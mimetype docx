--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1,131 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="1CC6AAD5" w14:textId="01979C2D" w:rsidR="00B7714C" w:rsidRDefault="009B59F1" w:rsidP="00331147">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Zasady wydawania zgód</w:t>
       </w:r>
       <w:r w:rsidRPr="009B59F1">
         <w:t xml:space="preserve"> generalnych na przeładunki/konsolidacje w miejscu uznanym do wywozu</w:t>
       </w:r>
       <w:r w:rsidRPr="009B59F1" w:rsidDel="009B59F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54368DC3" w14:textId="77777777" w:rsidR="007D0879" w:rsidRDefault="007D0879" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="067357B5" w14:textId="585DB4DC" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc166066967"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc166066967"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>SEQ Tabela \* ARABIC</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CF73F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metryka dokumentu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Metryka dokumentu, która zawiera podstawowe informacje dotyczące dokumentu."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3251"/>
         <w:gridCol w:w="5799"/>
       </w:tblGrid>
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="37726B16" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
@@ -372,68 +371,56 @@
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="2DB6F89B" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E7F5376" w14:textId="77777777" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00884176" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Data ostatniej modyfikacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B1B69A" w14:textId="448B8AAB" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00E43807" w:rsidP="001D412C">
+          <w:p w14:paraId="25B1B69A" w14:textId="14118CF3" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00331147" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>17.05.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="12504A9F" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F6C10CC" w14:textId="77777777" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00884176" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Nazwa pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -614,51 +601,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76E0FB83" w14:textId="4601BC23" w:rsidR="001D412C" w:rsidRDefault="00FA1EB3">
+        <w:p w14:paraId="76E0FB83" w14:textId="4601BC23" w:rsidR="001D412C" w:rsidRDefault="008701F5">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848138" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -702,51 +689,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="301DC362" w14:textId="1F16B482" w:rsidR="001D412C" w:rsidRDefault="00FA1EB3">
+        <w:p w14:paraId="301DC362" w14:textId="1F16B482" w:rsidR="001D412C" w:rsidRDefault="008701F5">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848139" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -790,51 +777,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00DD4492" w14:textId="70DACEA6" w:rsidR="001D412C" w:rsidRDefault="00FA1EB3">
+        <w:p w14:paraId="00DD4492" w14:textId="70DACEA6" w:rsidR="001D412C" w:rsidRDefault="008701F5">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848140" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -878,51 +865,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="439C50D5" w14:textId="79B9680B" w:rsidR="001D412C" w:rsidRDefault="00FA1EB3">
+        <w:p w14:paraId="439C50D5" w14:textId="79B9680B" w:rsidR="001D412C" w:rsidRDefault="008701F5">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848141" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -966,51 +953,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5ED5D345" w14:textId="089F47BE" w:rsidR="001D412C" w:rsidRDefault="00FA1EB3">
+        <w:p w14:paraId="5ED5D345" w14:textId="089F47BE" w:rsidR="001D412C" w:rsidRDefault="008701F5">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848142" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -1081,59 +1068,59 @@
             <w:spacing w:line="288" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7FEE8830" w14:textId="5AE362E9" w:rsidR="007D0879" w:rsidRDefault="007D0879" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0942D2E3" w14:textId="397A3F8E" w:rsidR="00995C17" w:rsidRDefault="009B59F1" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc166848137"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc166848137"/>
       <w:r w:rsidRPr="009B59F1">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zasady </w:t>
       </w:r>
       <w:r w:rsidR="00E0764E">
         <w:t>ogólne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1E18F9FC" w14:textId="0058FE07" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Naczelnik UCS może wydać wyprzedzającą, generalną zgodę na dokonywanie przeładunków/konsolidacji w transporcie drogowym, w miejscu uznanym do wywozu na podstawie odrębnej decyzji dyrektora IAS. Dotyczy to specyficznej sytuacji logistycznej występującej w trakcie operacji wywozowej, związanej z przeładunkiem i</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>konsolidacją</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gdy wskazanym UWA jest urząd w Polsce, niezależnie od tego czy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BC59FC" w14:textId="71160B69" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -1142,142 +1129,134 @@
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>procedura wywozu (w standardzie lub uproszczeniu) została otwarta w polskim lub zagranicznym UWU,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F493044" w14:textId="37C0E553" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>na środek transportu są nałożone zamknięcia celne czy też takich zamknięć brak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CDAB65" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jeśli we właściwości miejscowej naczelnika UCS podmiot wnioskujący posiada więcej niż jedno miejsce uznane do wywozu, to wniosek podmiotu i decyzja </w:t>
-[...7 lines deleted...]
-        <w:t>. zgody na przeładunki/konsolidację może dotyczyć kilku/wszystkich miejsc podmiotu, przy czym, jeśli warunki realizacji zgody w poszczególnych miejscach są różne, np. ze względów organizacyjnych lub zakresu towarów objętych zgodą, to w decyzji regulacje dot. każdego miejsca uznanego powinny zostać czytelnie wyodrębnione.</w:t>
+        <w:t>Jeśli we właściwości miejscowej naczelnika UCS podmiot wnioskujący posiada więcej niż jedno miejsce uznane do wywozu, to wniosek podmiotu i decyzja ws. zgody na przeładunki/konsolidację może dotyczyć kilku/wszystkich miejsc podmiotu, przy czym, jeśli warunki realizacji zgody w poszczególnych miejscach są różne, np. ze względów organizacyjnych lub zakresu towarów objętych zgodą, to w decyzji regulacje dot. każdego miejsca uznanego powinny zostać czytelnie wyodrębnione.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4420E669" w14:textId="7A0D5C97" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Z możliwości stosowania opisanego trybu wyłączony jest:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1321BA0F" w14:textId="2B6422EC" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wywóz towarów akcyzowych transportowanych w ramach procedury zawieszenia poboru podatku akcyzowego,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E4EB53" w14:textId="7BF4BAD6" w:rsidR="00E0764E" w:rsidRPr="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wywóz towarów podlegających kontroli weterynaryjnej z założoną plombą weterynaryjną oraz towarów podlegających kontroli fitosanitarnej z założoną plombą fitosanitarną.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA862F5" w14:textId="2FEAA235" w:rsidR="00995C17" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc166848138"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc166848138"/>
       <w:r>
         <w:t>Kwestie prawne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7D40680B" w14:textId="75C0B62D" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zgodnie z art. 207 ustawy – Ordynacja podatkowa, zgoda na przeładunki/konsolidację powinna mieć formę decyzji administracyjnej wydawanej w trybie właściwym dla decyzji celnych określonym w art. 22 UKC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD8858" w14:textId="7D19CE4F" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Organem rozstrzygającym o zgodzie na dokonywanie przeładunków/konsolidacji jest naczelnik UCS właściwy dla miejsca gdzie przeładunki/konsolidacje będą dokonywane. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575DA5C4" w14:textId="091B802F" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Zastosowanie ma standardowy tryb odwoławczy, a organem drugiej instancji jest dyrektor IAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3E65AA" w14:textId="5CC8A0A2" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc166848139"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc166848139"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Zakres podmiotowy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="52856398" w14:textId="7726B642" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Z wnioskiem o udzielenie zgody może wystąpić podmiot posiadający decyzję o uznaniu miejsca uznanego do wywozu. Nie musi zachodzić tożsamość pomiędzy osobą eksportera/zgłaszającego a podmiotem dokonującym przeładunku i konsolidacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C100CE8" w14:textId="0BAA4A21" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>W celu uzyskania zgody organu celnego na przeładunki/konsolidację przesyłek w</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>miejscu uznanym do wywozu, wnioskodawca/posiadacz pozwolenia powinien dodatkowo posiadać:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367778B2" w14:textId="15C73A47" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
@@ -1289,55 +1268,55 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">pozwolenie AEO uproszczenia celne (AEOC lub AEOF), lub </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C74B42" w14:textId="5D615D42" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>inne pozwolenie na uproszczenia, w ramach którego sprawdzane i monitorowane jest spełnienie kryterium z art. 39 UKC (np. pozwolenia EIR, SDE, CCL, ACT, ACR, ACE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B2E3BD" w14:textId="1BC72003" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc166848140"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc166848140"/>
       <w:r>
         <w:t>Wniosek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506AA964" w14:textId="7B43822B" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We wniosku podmiot powinien:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125D50EE" w14:textId="29978CA8" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wyjaśnić, w jakich sytuacjach zamierza dokonywać przeładunków/konsolidacji i</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
@@ -1370,78 +1349,78 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>zawrzeć oświadczenia, że ponosi odpowiedzialność za to, by po dokonanym przeładunku środki przewozowe z ładunkiem nie przekraczały dopuszczalnych norm wagowych,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B5674C" w14:textId="620CB78A" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wystąpić o zgodę na zdejmowanie i nakładanie zamknięć celnych (bowiem po zakończeniu czynności związanych z przeładunkiem/konsolidacją podmiot zobowiązany jest nałożyć zamknięcia celne) i wskazać znaki identyfikacyjne zamknięć celnych, które zamierza stosować podczas przeładunków/konsolidacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA6D355" w14:textId="06C05601" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc166848141"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc166848141"/>
       <w:r>
         <w:t>Warunki wydawania decyzji</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3106140F" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wyrażona w formie decyzji zgoda jest formą ułatwienia czynności, w sytuacjach gdy zachodzi konieczność przeładunków/konsolidacji i jednocześnie nie ma wątpliwości co do zapewnienia tożsamości towarów przez przedsiębiorcę. Tym samym podstawową obiektywną przesłanką do wyrażenia lub odmowy zgody jest całokształt okoliczności, które organ celny bierze pod uwagę oceniając, czy istnieje możliwość zapewnienia tożsamości towarów przez firmę dokonującą przeładunków/konsolidacji w trakcie wywozu, bez obecności funkcjonariusza celnego. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A5DF23" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zgoda powinna mieć charakter bezterminowy, z zastrzeżeniem możliwości jej unieważnienia, uchylenia lub cofnięcia, zgodnie z art. 23 UKC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426CE85E" w14:textId="35FBE4D2" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Uwzględniając, że generalna zgoda na konsolidację/przeładunek jest to instytucja uregulowana na poziomie krajowym, organ celny wydając decyzję może swobodnie kształtować jej zakres przedmiotowy kierując się w szczególności następującymi względami związanymi ze sprawowanym dozorem celnym, bezpieczeństwem obrotu oraz ochroną rynku krajowego i unijnego:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2CB071" w14:textId="39A8E529" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>rodzajem wywożonych towarów (np. towary potencjalnie sankcyjne, towary rolne),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBCEB43" w14:textId="226B115C" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
@@ -1454,89 +1433,86 @@
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>kierunkiem eksportu, tj. krajem deklarowanego wywozu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061630F5" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Organ celny dokonuje oceny i ma swobodę w kształtowaniu zakresu decyzji. Dotyczy to nie tylko etapu wydawania decyzji, ale również etapu jego realizacji. Jeśli po wydaniu decyzji pojawiają się nowe okoliczności mogące mieć wpływ na konieczność ograniczenia zakresu zgody, to organ powinien podjąć stosowne działania zmierzające do zmiany decyzji. Oczywiście działa to także w drugą stronę i jeśli ustąpią negatywne przesłanki skutkujące ograniczeniem (np. zniesione zostaną sankcje), to organ celny działając z urzędu albo na wniosek podmiotu, może rozszerzyć zakres zgody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249A0C08" w14:textId="05BD7743" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc166848142"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc166848142"/>
       <w:r>
         <w:t>Tryb postępowania przy konsolidacji</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="44CC4D65" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Poniższy tryb postępowania dotyczy sytuacji, gdy towar objęty procedurą wywozu dostarczany jest do miejsca uznanego do wywozu, gdzie w ramach procesu konsolidacji przeładowywany jest na inny środek transportu, ewentualnie środek transportu pozostaje ten sam, tylko następuje doładunek towarów objętych innym zgłoszeniem wywozowym i zmiana zamknięć celnych lub nałożenie zamknięć celnych. Jeśli do miejsca uznanego transport dotarł z założonymi zamknięciami celnymi (na towar i/lub środek transportu) to po zakończeniu konsolidacji sytuacja w zakresie zamknięć powinna zostać odwzorowana, co oznacza, że jeśli zaszła konieczność zdjęcia zamknięć z towaru, to nowe zamknięcia powinny zostać założone na towar i/lub środek transportu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC3D3BF" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">W celu zapewnienia kontroli podmiot dokonujący zmiany/nałożenia zamknięć celnych oraz zmiany środka transportu ma obowiązek dokonania odpowiednich adnotacji na dokumencie EAD, łącznie z powołaniem się na numer decyzji odnoszącej się do generalnej zgody. Następnie przekazuje skan tego EAD do wskazanego w pozwoleniu oddziału celnego nadzorującego miejsce uznane, w którym dokonywany jest przeładunek, na adres skrzynki oddziałowej służącej do zgłoszeń celnych, w postaci wiadomości e- mail, w której tytule zostać powinien podany tekst „Zmiana/nałożenie </w:t>
-      </w:r>
+        <w:t xml:space="preserve">W celu zapewnienia kontroli podmiot dokonujący zmiany/nałożenia zamknięć celnych oraz zmiany środka transportu ma obowiązek dokonania odpowiednich adnotacji na dokumencie EAD, łącznie z powołaniem się na numer decyzji odnoszącej się do generalnej zgody. Następnie przekazuje skan tego EAD do wskazanego w pozwoleniu oddziału celnego nadzorującego miejsce uznane, w którym dokonywany jest przeładunek, na adres skrzynki oddziałowej służącej do zgłoszeń celnych, w postaci wiadomości e- mail, w której tytule zostać powinien podany tekst „Zmiana/nałożenie zamknięć celnych/zmiana środka transportu MRN nr ………..”. Oddział celny dokonuje stosownych adnotacji w AES. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759F2551" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W sytuacjach gdy operacji wywozowej nie towarzyszy EAD (większość rozpoczynanych w innych krajach członkowskich) procedura jest analogiczna a EAD zastępuje wiadomość mailowa bądź załącznik do niej zawierające wszystkie niezbędne informacje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2289CD21" w14:textId="01A01220" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">zamknięć celnych/zmiana środka transportu MRN nr ………..”. Oddział celny dokonuje stosownych adnotacji w AES. </w:t>
-[...14 lines deleted...]
-      <w:r>
         <w:t>Transport do UWA podmiot może rozpocząć po otrzymaniu informacji zwrotnej z</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">urzędu, że adnotacje w AES zostały naniesione. Przed wprowadzeniem adnotacji do AES organ celny, który otrzymał informację może, jeśli uzna to za konieczne, podjąć działania kontrolne. Naczelnik UCS, o ile jest w stanie zapewnić warunki organizacyjne niezbędne do zachowania dozoru celnego, może zezwolić – poza godzinami pracy oddziału celnego nadzorującego miejsce uznane – aby opisane powyżej obowiązki przejął inny oddział celny pracujący dłużej niż 8h bądź całodobowo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECC32A2" w14:textId="6AF61F59" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Dopuszczalnym jest łączenie konsolidacji krajowej i zagranicznej, przez co rozumiana jest sytuacja gdy miejsce uznane opuszcza środek przewozowy, na który przeładowano lub doładowano towary objęte wcześniej procedurą wywozu zarówno w kraju jak też w</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">innym państwie członkowskim UE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB5C65F" w14:textId="1CEA194E" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
@@ -1575,349 +1551,307 @@
       </w:r>
       <w:r w:rsidR="001D412C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pozwolenia, o którym mowa w art. 233 ust. 4 lit c UKC. Warunkiem jest, aby posiadaczem zgody na przeładunki w wywozie była ta sama osoba, która jest posiadaczem wyżej wymienionego pozwolenia i osoba ta występuje w zgłoszeniu celnym jako zgłaszający.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57677E8E" w14:textId="77777777" w:rsidR="00DD3A58" w:rsidRPr="00D27616" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27616">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Informacje o publikacji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386EE40E" w14:textId="3EE2245A" w:rsidR="00DD3A58" w:rsidRPr="00395520" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
+    <w:p w14:paraId="386EE40E" w14:textId="2DB4D630" w:rsidR="00DD3A58" w:rsidRPr="00395520" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00395520">
         <w:t xml:space="preserve">Data publikacji: </w:t>
       </w:r>
-      <w:r w:rsidR="00E43807">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>7.0</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> r.</w:t>
+        <w:t>17.05.2024 r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342893CA" w14:textId="7E5B12A8" w:rsidR="00E0764E" w:rsidRPr="00E0764E" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00395520">
         <w:t xml:space="preserve">Komórka odpowiedzialna: Departament </w:t>
       </w:r>
       <w:r w:rsidR="00212116">
         <w:t xml:space="preserve">Ceł </w:t>
       </w:r>
       <w:r w:rsidRPr="00395520">
         <w:t>MF</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E0764E" w:rsidRPr="00E0764E" w:rsidSect="00074453">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21E0E392" w14:textId="77777777" w:rsidR="00FA1EB3" w:rsidRDefault="00FA1EB3" w:rsidP="009303D8">
+    <w:p w14:paraId="43776705" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1824C95E" w14:textId="77777777" w:rsidR="00FA1EB3" w:rsidRDefault="00FA1EB3" w:rsidP="009303D8">
+    <w:p w14:paraId="6D4C8A8E" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03C88D1C" w14:textId="77777777" w:rsidR="00FA1EB3" w:rsidRDefault="00FA1EB3">
+    <w:p w14:paraId="51A84FA8" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Black">
     <w:panose1 w:val="020F0A02020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="55208508"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="38A147A0" w14:textId="710FAE78" w:rsidR="007D0879" w:rsidRDefault="007D0879">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-          <w:t>2</w:t>
+        <w:r w:rsidR="000441AE">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-378466127"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="557C0A07" w14:textId="77777777" w:rsidR="00671325" w:rsidRPr="00671325" w:rsidRDefault="00671325" w:rsidP="00671325">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4536"/>
             <w:tab w:val="right" w:pos="9072"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00671325">
-          <w:t>2</w:t>
+        <w:r w:rsidR="000441AE">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BCAD271" w14:textId="77777777" w:rsidR="00FA1EB3" w:rsidRDefault="00FA1EB3" w:rsidP="009303D8">
+    <w:p w14:paraId="4C20AD4E" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70FEC3B5" w14:textId="77777777" w:rsidR="00FA1EB3" w:rsidRDefault="00FA1EB3" w:rsidP="009303D8">
+    <w:p w14:paraId="0DEF1424" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38E400C0" w14:textId="77777777" w:rsidR="00FA1EB3" w:rsidRDefault="00FA1EB3">
+    <w:p w14:paraId="7F71BD3C" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...19 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="04F9D2D4" w14:textId="522C0B08" w:rsidR="001D2E9B" w:rsidRDefault="001D2E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EB01B2D" wp14:editId="4EA8A81A">
           <wp:extent cx="3186007" cy="650123"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Obraz 12" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
@@ -1929,51 +1863,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3202766" cy="653543"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B17A3EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58DE9C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3865,102 +3799,102 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C62BE"/>
     <w:rsid w:val="00000061"/>
     <w:rsid w:val="0000138E"/>
     <w:rsid w:val="0000263F"/>
     <w:rsid w:val="00010333"/>
     <w:rsid w:val="00013432"/>
     <w:rsid w:val="00014242"/>
     <w:rsid w:val="00016C56"/>
     <w:rsid w:val="0002057D"/>
     <w:rsid w:val="000206D0"/>
     <w:rsid w:val="0002116A"/>
     <w:rsid w:val="000261A3"/>
     <w:rsid w:val="00026F51"/>
     <w:rsid w:val="0002773A"/>
     <w:rsid w:val="00027A07"/>
     <w:rsid w:val="00033CF7"/>
     <w:rsid w:val="0003678F"/>
     <w:rsid w:val="00041657"/>
     <w:rsid w:val="000424E2"/>
     <w:rsid w:val="000430DC"/>
     <w:rsid w:val="000431B1"/>
+    <w:rsid w:val="000441AE"/>
     <w:rsid w:val="00045774"/>
     <w:rsid w:val="00046945"/>
     <w:rsid w:val="00047247"/>
     <w:rsid w:val="000500C4"/>
     <w:rsid w:val="000506F9"/>
     <w:rsid w:val="0005099B"/>
     <w:rsid w:val="000545EF"/>
     <w:rsid w:val="00056F82"/>
     <w:rsid w:val="00060095"/>
     <w:rsid w:val="000669D2"/>
     <w:rsid w:val="000718BE"/>
     <w:rsid w:val="000721BE"/>
     <w:rsid w:val="0007332E"/>
     <w:rsid w:val="00073743"/>
     <w:rsid w:val="00073AD1"/>
     <w:rsid w:val="00074453"/>
     <w:rsid w:val="00074CF3"/>
     <w:rsid w:val="00075C09"/>
     <w:rsid w:val="00075D10"/>
     <w:rsid w:val="00076BFD"/>
     <w:rsid w:val="000776BE"/>
     <w:rsid w:val="00080C97"/>
     <w:rsid w:val="000819BC"/>
     <w:rsid w:val="00083C19"/>
     <w:rsid w:val="00084C23"/>
@@ -4001,51 +3935,50 @@
     <w:rsid w:val="000F3C58"/>
     <w:rsid w:val="000F5334"/>
     <w:rsid w:val="000F6645"/>
     <w:rsid w:val="0010032B"/>
     <w:rsid w:val="0010328A"/>
     <w:rsid w:val="001035E2"/>
     <w:rsid w:val="00103971"/>
     <w:rsid w:val="00107B0D"/>
     <w:rsid w:val="00110DFE"/>
     <w:rsid w:val="00115820"/>
     <w:rsid w:val="00115E79"/>
     <w:rsid w:val="0011687E"/>
     <w:rsid w:val="00116CC7"/>
     <w:rsid w:val="0011730B"/>
     <w:rsid w:val="001178B2"/>
     <w:rsid w:val="00117A4A"/>
     <w:rsid w:val="001216C7"/>
     <w:rsid w:val="00122F2E"/>
     <w:rsid w:val="0012330F"/>
     <w:rsid w:val="0012390B"/>
     <w:rsid w:val="00125669"/>
     <w:rsid w:val="00125BB6"/>
     <w:rsid w:val="001261C5"/>
     <w:rsid w:val="0012630B"/>
     <w:rsid w:val="001269BF"/>
-    <w:rsid w:val="00126A64"/>
     <w:rsid w:val="00131FD1"/>
     <w:rsid w:val="00133A14"/>
     <w:rsid w:val="0013462A"/>
     <w:rsid w:val="001347DD"/>
     <w:rsid w:val="00136811"/>
     <w:rsid w:val="001374C5"/>
     <w:rsid w:val="001400C5"/>
     <w:rsid w:val="00142438"/>
     <w:rsid w:val="001426F2"/>
     <w:rsid w:val="00143E5F"/>
     <w:rsid w:val="00145290"/>
     <w:rsid w:val="00145AE1"/>
     <w:rsid w:val="001463CA"/>
     <w:rsid w:val="001509D0"/>
     <w:rsid w:val="00152E1A"/>
     <w:rsid w:val="001542F8"/>
     <w:rsid w:val="00154DE7"/>
     <w:rsid w:val="001578D2"/>
     <w:rsid w:val="00157A4C"/>
     <w:rsid w:val="00164BDC"/>
     <w:rsid w:val="001653B7"/>
     <w:rsid w:val="00172A49"/>
     <w:rsid w:val="00175646"/>
     <w:rsid w:val="0017594D"/>
     <w:rsid w:val="00176B8F"/>
@@ -4576,50 +4509,51 @@
     <w:rsid w:val="00826D99"/>
     <w:rsid w:val="008272B6"/>
     <w:rsid w:val="0082789C"/>
     <w:rsid w:val="00833625"/>
     <w:rsid w:val="00834A24"/>
     <w:rsid w:val="00836662"/>
     <w:rsid w:val="008369C2"/>
     <w:rsid w:val="00836F7E"/>
     <w:rsid w:val="00840A0D"/>
     <w:rsid w:val="00840AF2"/>
     <w:rsid w:val="00840AF3"/>
     <w:rsid w:val="00841280"/>
     <w:rsid w:val="00843F7C"/>
     <w:rsid w:val="0084448D"/>
     <w:rsid w:val="0085089D"/>
     <w:rsid w:val="0085114C"/>
     <w:rsid w:val="008520BC"/>
     <w:rsid w:val="008526ED"/>
     <w:rsid w:val="00855E0B"/>
     <w:rsid w:val="0086355C"/>
     <w:rsid w:val="0086386C"/>
     <w:rsid w:val="00863AF6"/>
     <w:rsid w:val="00863ED8"/>
     <w:rsid w:val="00864DC7"/>
     <w:rsid w:val="00864F34"/>
+    <w:rsid w:val="008701F5"/>
     <w:rsid w:val="008702FA"/>
     <w:rsid w:val="00870CB8"/>
     <w:rsid w:val="00870EB1"/>
     <w:rsid w:val="00871D4A"/>
     <w:rsid w:val="00872891"/>
     <w:rsid w:val="00873AF6"/>
     <w:rsid w:val="00874626"/>
     <w:rsid w:val="00875684"/>
     <w:rsid w:val="00875DC7"/>
     <w:rsid w:val="00881DD7"/>
     <w:rsid w:val="0088248E"/>
     <w:rsid w:val="00882CA0"/>
     <w:rsid w:val="00884176"/>
     <w:rsid w:val="00886408"/>
     <w:rsid w:val="00887957"/>
     <w:rsid w:val="00890647"/>
     <w:rsid w:val="00893376"/>
     <w:rsid w:val="00894A25"/>
     <w:rsid w:val="00896730"/>
     <w:rsid w:val="00896A9D"/>
     <w:rsid w:val="008A07CA"/>
     <w:rsid w:val="008A14CE"/>
     <w:rsid w:val="008A1E7A"/>
     <w:rsid w:val="008A33F9"/>
     <w:rsid w:val="008A3D81"/>
@@ -4988,51 +4922,50 @@
     <w:rsid w:val="00D35B6B"/>
     <w:rsid w:val="00D374A7"/>
     <w:rsid w:val="00D435F6"/>
     <w:rsid w:val="00D44C68"/>
     <w:rsid w:val="00D453B7"/>
     <w:rsid w:val="00D4583B"/>
     <w:rsid w:val="00D458FF"/>
     <w:rsid w:val="00D46C26"/>
     <w:rsid w:val="00D50F0C"/>
     <w:rsid w:val="00D51474"/>
     <w:rsid w:val="00D52814"/>
     <w:rsid w:val="00D57177"/>
     <w:rsid w:val="00D65218"/>
     <w:rsid w:val="00D662E9"/>
     <w:rsid w:val="00D6680A"/>
     <w:rsid w:val="00D671A8"/>
     <w:rsid w:val="00D75565"/>
     <w:rsid w:val="00D80BC6"/>
     <w:rsid w:val="00D8131E"/>
     <w:rsid w:val="00D8516F"/>
     <w:rsid w:val="00D85BBB"/>
     <w:rsid w:val="00D864B1"/>
     <w:rsid w:val="00D93A80"/>
     <w:rsid w:val="00D93F5A"/>
     <w:rsid w:val="00D9695F"/>
-    <w:rsid w:val="00DA17EE"/>
     <w:rsid w:val="00DA2423"/>
     <w:rsid w:val="00DA3223"/>
     <w:rsid w:val="00DA4BFD"/>
     <w:rsid w:val="00DA506F"/>
     <w:rsid w:val="00DA62D7"/>
     <w:rsid w:val="00DA6639"/>
     <w:rsid w:val="00DA70E0"/>
     <w:rsid w:val="00DB45DA"/>
     <w:rsid w:val="00DC07C9"/>
     <w:rsid w:val="00DC175C"/>
     <w:rsid w:val="00DC3430"/>
     <w:rsid w:val="00DC7040"/>
     <w:rsid w:val="00DC76DF"/>
     <w:rsid w:val="00DD1256"/>
     <w:rsid w:val="00DD1AA7"/>
     <w:rsid w:val="00DD3A58"/>
     <w:rsid w:val="00DD47BF"/>
     <w:rsid w:val="00DD4C14"/>
     <w:rsid w:val="00DD51D1"/>
     <w:rsid w:val="00DD5C4B"/>
     <w:rsid w:val="00DD6151"/>
     <w:rsid w:val="00DE0D23"/>
     <w:rsid w:val="00DE10A5"/>
     <w:rsid w:val="00DE37B6"/>
     <w:rsid w:val="00DE48D3"/>
@@ -5050,51 +4983,50 @@
     <w:rsid w:val="00E04E32"/>
     <w:rsid w:val="00E05F9F"/>
     <w:rsid w:val="00E06ABE"/>
     <w:rsid w:val="00E06F75"/>
     <w:rsid w:val="00E07099"/>
     <w:rsid w:val="00E0764E"/>
     <w:rsid w:val="00E076EC"/>
     <w:rsid w:val="00E120B1"/>
     <w:rsid w:val="00E12FCC"/>
     <w:rsid w:val="00E1331D"/>
     <w:rsid w:val="00E1486E"/>
     <w:rsid w:val="00E15E55"/>
     <w:rsid w:val="00E178E6"/>
     <w:rsid w:val="00E21324"/>
     <w:rsid w:val="00E22336"/>
     <w:rsid w:val="00E22F04"/>
     <w:rsid w:val="00E24FFA"/>
     <w:rsid w:val="00E25AB5"/>
     <w:rsid w:val="00E30B9C"/>
     <w:rsid w:val="00E33019"/>
     <w:rsid w:val="00E36477"/>
     <w:rsid w:val="00E36FA2"/>
     <w:rsid w:val="00E37BB2"/>
     <w:rsid w:val="00E41566"/>
     <w:rsid w:val="00E42A93"/>
-    <w:rsid w:val="00E43807"/>
     <w:rsid w:val="00E43F79"/>
     <w:rsid w:val="00E45C98"/>
     <w:rsid w:val="00E4603A"/>
     <w:rsid w:val="00E476BE"/>
     <w:rsid w:val="00E5004F"/>
     <w:rsid w:val="00E548DB"/>
     <w:rsid w:val="00E54F03"/>
     <w:rsid w:val="00E55F65"/>
     <w:rsid w:val="00E56006"/>
     <w:rsid w:val="00E56DDA"/>
     <w:rsid w:val="00E60BF2"/>
     <w:rsid w:val="00E61DA5"/>
     <w:rsid w:val="00E662EC"/>
     <w:rsid w:val="00E67049"/>
     <w:rsid w:val="00E67924"/>
     <w:rsid w:val="00E71EF6"/>
     <w:rsid w:val="00E72AB2"/>
     <w:rsid w:val="00E72EE3"/>
     <w:rsid w:val="00E75ADA"/>
     <w:rsid w:val="00E77414"/>
     <w:rsid w:val="00E808BA"/>
     <w:rsid w:val="00E813F5"/>
     <w:rsid w:val="00E82546"/>
     <w:rsid w:val="00E82CE1"/>
     <w:rsid w:val="00E836DD"/>
@@ -5167,51 +5099,50 @@
     <w:rsid w:val="00F56234"/>
     <w:rsid w:val="00F566CF"/>
     <w:rsid w:val="00F57304"/>
     <w:rsid w:val="00F62548"/>
     <w:rsid w:val="00F625A0"/>
     <w:rsid w:val="00F72351"/>
     <w:rsid w:val="00F75C78"/>
     <w:rsid w:val="00F77E68"/>
     <w:rsid w:val="00F80A19"/>
     <w:rsid w:val="00F812BE"/>
     <w:rsid w:val="00F812DD"/>
     <w:rsid w:val="00F81787"/>
     <w:rsid w:val="00F81EE4"/>
     <w:rsid w:val="00F86E74"/>
     <w:rsid w:val="00F879DB"/>
     <w:rsid w:val="00F9025A"/>
     <w:rsid w:val="00F90595"/>
     <w:rsid w:val="00F91091"/>
     <w:rsid w:val="00F912BB"/>
     <w:rsid w:val="00F926DA"/>
     <w:rsid w:val="00F93B4B"/>
     <w:rsid w:val="00F94251"/>
     <w:rsid w:val="00F95074"/>
     <w:rsid w:val="00F9757A"/>
     <w:rsid w:val="00FA1885"/>
-    <w:rsid w:val="00FA1EB3"/>
     <w:rsid w:val="00FA2224"/>
     <w:rsid w:val="00FA41FB"/>
     <w:rsid w:val="00FA4F5B"/>
     <w:rsid w:val="00FA7B12"/>
     <w:rsid w:val="00FB0B29"/>
     <w:rsid w:val="00FB1A76"/>
     <w:rsid w:val="00FB6C3A"/>
     <w:rsid w:val="00FC2431"/>
     <w:rsid w:val="00FC27B9"/>
     <w:rsid w:val="00FC4730"/>
     <w:rsid w:val="00FC5880"/>
     <w:rsid w:val="00FC6E4F"/>
     <w:rsid w:val="00FC6E69"/>
     <w:rsid w:val="00FC707C"/>
     <w:rsid w:val="00FD196F"/>
     <w:rsid w:val="00FD1AE4"/>
     <w:rsid w:val="00FD23C3"/>
     <w:rsid w:val="00FD38DF"/>
     <w:rsid w:val="00FD59C2"/>
     <w:rsid w:val="00FE0468"/>
     <w:rsid w:val="00FE491D"/>
     <w:rsid w:val="00FE62D2"/>
     <w:rsid w:val="00FE6730"/>
     <w:rsid w:val="00FE70DF"/>
     <w:rsid w:val="00FF10F3"/>
@@ -5279,67 +5210,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48FFDF56-90E4-4388-A821-76D7F89C12B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5667,55 +5598,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D38E7"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004C4F37"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
@@ -6509,51 +6435,51 @@
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E813F5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E813F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0055355A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Spisilustracji">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D6F9C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KOD">
     <w:name w:val="KOD"/>
     <w:basedOn w:val="Normalny"/>
@@ -6739,90 +6665,90 @@
     <w:name w:val="Styl3"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B6296"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr/>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C630F1"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="171070077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1001739267">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7000,54 +6926,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="004bd2c7-a045-4aec-92ba-df4032089123">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E3B20D911E2FC498738007EA987DD07" ma:contentTypeVersion="14" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="8183ad378a442ca6bf79ca7ab175cb5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004bd2c7-a045-4aec-92ba-df4032089123" xmlns:ns3="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0d764929c364341412473754a77ebafd" ns2:_="" ns3:_="">
     <xsd:import namespace="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <xsd:import namespace="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7232,119 +7174,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
+    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C324FF6-CF7B-4C57-84D0-BC3B21F59816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A1CA30B-BCF8-4E12-810C-4504A90BA8B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1372</Words>
   <Characters>8237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zasady wydawania zgód generalnych na przeładunki/konsolidacje w miejscu uznanym do wywozu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>