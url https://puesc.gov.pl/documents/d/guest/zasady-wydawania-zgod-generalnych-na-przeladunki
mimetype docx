--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1,130 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="1CC6AAD5" w14:textId="01979C2D" w:rsidR="00B7714C" w:rsidRDefault="009B59F1" w:rsidP="00331147">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Zasady wydawania zgód</w:t>
       </w:r>
       <w:r w:rsidRPr="009B59F1">
         <w:t xml:space="preserve"> generalnych na przeładunki/konsolidacje w miejscu uznanym do wywozu</w:t>
       </w:r>
       <w:r w:rsidRPr="009B59F1" w:rsidDel="009B59F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54368DC3" w14:textId="77777777" w:rsidR="007D0879" w:rsidRDefault="007D0879" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="067357B5" w14:textId="585DB4DC" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc166066967"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc166066967"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>SEQ Tabela \* ARABIC</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CF73F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metryka dokumentu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Metryka dokumentu, która zawiera podstawowe informacje dotyczące dokumentu."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3251"/>
         <w:gridCol w:w="5799"/>
       </w:tblGrid>
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="37726B16" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
@@ -301,56 +302,59 @@
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="0068CF14" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BAC4910" w14:textId="77777777" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00884176" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Wersja dokumentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7B9DFC" w14:textId="3050F193" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00331147" w:rsidP="001D412C">
+          <w:p w14:paraId="6B7B9DFC" w14:textId="53DB5935" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="007E617F" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>1.0</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00331147">
+              <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="3D39D3CE" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FDCCF90" w14:textId="77777777" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00884176" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Data utworzenia dokumentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -371,56 +375,68 @@
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="2DB6F89B" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E7F5376" w14:textId="77777777" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00884176" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Data ostatniej modyfikacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B1B69A" w14:textId="14118CF3" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00331147" w:rsidP="001D412C">
+          <w:p w14:paraId="25B1B69A" w14:textId="4DF0235B" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00F23BA2" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>17.05.2024</w:t>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00331147">
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00331147">
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00884176" w:rsidRPr="00BB6876" w14:paraId="12504A9F" w14:textId="77777777" w:rsidTr="00E05963">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F6C10CC" w14:textId="77777777" w:rsidR="00884176" w:rsidRPr="00BB6876" w:rsidRDefault="00884176" w:rsidP="001D412C">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Nazwa pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -601,51 +617,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76E0FB83" w14:textId="4601BC23" w:rsidR="001D412C" w:rsidRDefault="008701F5">
+        <w:p w14:paraId="76E0FB83" w14:textId="4601BC23" w:rsidR="001D412C" w:rsidRDefault="00D138B2">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848138" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -689,51 +705,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="301DC362" w14:textId="1F16B482" w:rsidR="001D412C" w:rsidRDefault="008701F5">
+        <w:p w14:paraId="301DC362" w14:textId="1F16B482" w:rsidR="001D412C" w:rsidRDefault="00D138B2">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848139" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -777,51 +793,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00DD4492" w14:textId="70DACEA6" w:rsidR="001D412C" w:rsidRDefault="008701F5">
+        <w:p w14:paraId="00DD4492" w14:textId="70DACEA6" w:rsidR="001D412C" w:rsidRDefault="00D138B2">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848140" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -865,51 +881,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="439C50D5" w14:textId="79B9680B" w:rsidR="001D412C" w:rsidRDefault="008701F5">
+        <w:p w14:paraId="439C50D5" w14:textId="79B9680B" w:rsidR="001D412C" w:rsidRDefault="00D138B2">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848141" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -953,51 +969,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5ED5D345" w14:textId="089F47BE" w:rsidR="001D412C" w:rsidRDefault="008701F5">
+        <w:p w14:paraId="5ED5D345" w14:textId="089F47BE" w:rsidR="001D412C" w:rsidRDefault="00D138B2">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc166848142" w:history="1">
             <w:r w:rsidR="001D412C" w:rsidRPr="00434649">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="001D412C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
@@ -1068,59 +1084,59 @@
             <w:spacing w:line="288" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7FEE8830" w14:textId="5AE362E9" w:rsidR="007D0879" w:rsidRDefault="007D0879" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0942D2E3" w14:textId="397A3F8E" w:rsidR="00995C17" w:rsidRDefault="009B59F1" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc166848137"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc166848137"/>
       <w:r w:rsidRPr="009B59F1">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zasady </w:t>
       </w:r>
       <w:r w:rsidR="00E0764E">
         <w:t>ogólne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1E18F9FC" w14:textId="0058FE07" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Naczelnik UCS może wydać wyprzedzającą, generalną zgodę na dokonywanie przeładunków/konsolidacji w transporcie drogowym, w miejscu uznanym do wywozu na podstawie odrębnej decyzji dyrektora IAS. Dotyczy to specyficznej sytuacji logistycznej występującej w trakcie operacji wywozowej, związanej z przeładunkiem i</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>konsolidacją</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gdy wskazanym UWA jest urząd w Polsce, niezależnie od tego czy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BC59FC" w14:textId="71160B69" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -1129,134 +1145,142 @@
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>procedura wywozu (w standardzie lub uproszczeniu) została otwarta w polskim lub zagranicznym UWU,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F493044" w14:textId="37C0E553" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>na środek transportu są nałożone zamknięcia celne czy też takich zamknięć brak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CDAB65" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Jeśli we właściwości miejscowej naczelnika UCS podmiot wnioskujący posiada więcej niż jedno miejsce uznane do wywozu, to wniosek podmiotu i decyzja ws. zgody na przeładunki/konsolidację może dotyczyć kilku/wszystkich miejsc podmiotu, przy czym, jeśli warunki realizacji zgody w poszczególnych miejscach są różne, np. ze względów organizacyjnych lub zakresu towarów objętych zgodą, to w decyzji regulacje dot. każdego miejsca uznanego powinny zostać czytelnie wyodrębnione.</w:t>
+        <w:t xml:space="preserve">Jeśli we właściwości miejscowej naczelnika UCS podmiot wnioskujący posiada więcej niż jedno miejsce uznane do wywozu, to wniosek podmiotu i decyzja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ws</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. zgody na przeładunki/konsolidację może dotyczyć kilku/wszystkich miejsc podmiotu, przy czym, jeśli warunki realizacji zgody w poszczególnych miejscach są różne, np. ze względów organizacyjnych lub zakresu towarów objętych zgodą, to w decyzji regulacje dot. każdego miejsca uznanego powinny zostać czytelnie wyodrębnione.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4420E669" w14:textId="7A0D5C97" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Z możliwości stosowania opisanego trybu wyłączony jest:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1321BA0F" w14:textId="2B6422EC" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wywóz towarów akcyzowych transportowanych w ramach procedury zawieszenia poboru podatku akcyzowego,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E4EB53" w14:textId="7BF4BAD6" w:rsidR="00E0764E" w:rsidRPr="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wywóz towarów podlegających kontroli weterynaryjnej z założoną plombą weterynaryjną oraz towarów podlegających kontroli fitosanitarnej z założoną plombą fitosanitarną.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA862F5" w14:textId="2FEAA235" w:rsidR="00995C17" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc166848138"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc166848138"/>
       <w:r>
         <w:t>Kwestie prawne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7D40680B" w14:textId="75C0B62D" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zgodnie z art. 207 ustawy – Ordynacja podatkowa, zgoda na przeładunki/konsolidację powinna mieć formę decyzji administracyjnej wydawanej w trybie właściwym dla decyzji celnych określonym w art. 22 UKC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD8858" w14:textId="7D19CE4F" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Organem rozstrzygającym o zgodzie na dokonywanie przeładunków/konsolidacji jest naczelnik UCS właściwy dla miejsca gdzie przeładunki/konsolidacje będą dokonywane. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575DA5C4" w14:textId="091B802F" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Zastosowanie ma standardowy tryb odwoławczy, a organem drugiej instancji jest dyrektor IAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3E65AA" w14:textId="5CC8A0A2" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc166848139"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc166848139"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Zakres podmiotowy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="52856398" w14:textId="7726B642" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Z wnioskiem o udzielenie zgody może wystąpić podmiot posiadający decyzję o uznaniu miejsca uznanego do wywozu. Nie musi zachodzić tożsamość pomiędzy osobą eksportera/zgłaszającego a podmiotem dokonującym przeładunku i konsolidacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C100CE8" w14:textId="0BAA4A21" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>W celu uzyskania zgody organu celnego na przeładunki/konsolidację przesyłek w</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>miejscu uznanym do wywozu, wnioskodawca/posiadacz pozwolenia powinien dodatkowo posiadać:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367778B2" w14:textId="15C73A47" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
@@ -1268,55 +1292,55 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">pozwolenie AEO uproszczenia celne (AEOC lub AEOF), lub </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C74B42" w14:textId="5D615D42" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>inne pozwolenie na uproszczenia, w ramach którego sprawdzane i monitorowane jest spełnienie kryterium z art. 39 UKC (np. pozwolenia EIR, SDE, CCL, ACT, ACR, ACE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B2E3BD" w14:textId="1BC72003" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc166848140"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc166848140"/>
       <w:r>
         <w:t>Wniosek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506AA964" w14:textId="7B43822B" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We wniosku podmiot powinien:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125D50EE" w14:textId="29978CA8" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wyjaśnić, w jakich sytuacjach zamierza dokonywać przeładunków/konsolidacji i</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
@@ -1349,78 +1373,78 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>zawrzeć oświadczenia, że ponosi odpowiedzialność za to, by po dokonanym przeładunku środki przewozowe z ładunkiem nie przekraczały dopuszczalnych norm wagowych,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B5674C" w14:textId="620CB78A" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>wystąpić o zgodę na zdejmowanie i nakładanie zamknięć celnych (bowiem po zakończeniu czynności związanych z przeładunkiem/konsolidacją podmiot zobowiązany jest nałożyć zamknięcia celne) i wskazać znaki identyfikacyjne zamknięć celnych, które zamierza stosować podczas przeładunków/konsolidacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA6D355" w14:textId="06C05601" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc166848141"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc166848141"/>
       <w:r>
         <w:t>Warunki wydawania decyzji</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3106140F" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wyrażona w formie decyzji zgoda jest formą ułatwienia czynności, w sytuacjach gdy zachodzi konieczność przeładunków/konsolidacji i jednocześnie nie ma wątpliwości co do zapewnienia tożsamości towarów przez przedsiębiorcę. Tym samym podstawową obiektywną przesłanką do wyrażenia lub odmowy zgody jest całokształt okoliczności, które organ celny bierze pod uwagę oceniając, czy istnieje możliwość zapewnienia tożsamości towarów przez firmę dokonującą przeładunków/konsolidacji w trakcie wywozu, bez obecności funkcjonariusza celnego. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A5DF23" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zgoda powinna mieć charakter bezterminowy, z zastrzeżeniem możliwości jej unieważnienia, uchylenia lub cofnięcia, zgodnie z art. 23 UKC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426CE85E" w14:textId="35FBE4D2" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Uwzględniając, że generalna zgoda na konsolidację/przeładunek jest to instytucja uregulowana na poziomie krajowym, organ celny wydając decyzję może swobodnie kształtować jej zakres przedmiotowy kierując się w szczególności następującymi względami związanymi ze sprawowanym dozorem celnym, bezpieczeństwem obrotu oraz ochroną rynku krajowego i unijnego:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2CB071" w14:textId="39A8E529" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>rodzajem wywożonych towarów (np. towary potencjalnie sankcyjne, towary rolne),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBCEB43" w14:textId="226B115C" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
@@ -1433,86 +1457,89 @@
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>kierunkiem eksportu, tj. krajem deklarowanego wywozu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061630F5" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Organ celny dokonuje oceny i ma swobodę w kształtowaniu zakresu decyzji. Dotyczy to nie tylko etapu wydawania decyzji, ale również etapu jego realizacji. Jeśli po wydaniu decyzji pojawiają się nowe okoliczności mogące mieć wpływ na konieczność ograniczenia zakresu zgody, to organ powinien podjąć stosowne działania zmierzające do zmiany decyzji. Oczywiście działa to także w drugą stronę i jeśli ustąpią negatywne przesłanki skutkujące ograniczeniem (np. zniesione zostaną sankcje), to organ celny działając z urzędu albo na wniosek podmiotu, może rozszerzyć zakres zgody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249A0C08" w14:textId="05BD7743" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="160" w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc166848142"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc166848142"/>
       <w:r>
         <w:t>Tryb postępowania przy konsolidacji</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="44CC4D65" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Poniższy tryb postępowania dotyczy sytuacji, gdy towar objęty procedurą wywozu dostarczany jest do miejsca uznanego do wywozu, gdzie w ramach procesu konsolidacji przeładowywany jest na inny środek transportu, ewentualnie środek transportu pozostaje ten sam, tylko następuje doładunek towarów objętych innym zgłoszeniem wywozowym i zmiana zamknięć celnych lub nałożenie zamknięć celnych. Jeśli do miejsca uznanego transport dotarł z założonymi zamknięciami celnymi (na towar i/lub środek transportu) to po zakończeniu konsolidacji sytuacja w zakresie zamknięć powinna zostać odwzorowana, co oznacza, że jeśli zaszła konieczność zdjęcia zamknięć z towaru, to nowe zamknięcia powinny zostać założone na towar i/lub środek transportu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC3D3BF" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">W celu zapewnienia kontroli podmiot dokonujący zmiany/nałożenia zamknięć celnych oraz zmiany środka transportu ma obowiązek dokonania odpowiednich adnotacji na dokumencie EAD, łącznie z powołaniem się na numer decyzji odnoszącej się do generalnej zgody. Następnie przekazuje skan tego EAD do wskazanego w pozwoleniu oddziału celnego nadzorującego miejsce uznane, w którym dokonywany jest przeładunek, na adres skrzynki oddziałowej służącej do zgłoszeń celnych, w postaci wiadomości e- mail, w której tytule zostać powinien podany tekst „Zmiana/nałożenie zamknięć celnych/zmiana środka transportu MRN nr ………..”. Oddział celny dokonuje stosownych adnotacji w AES. </w:t>
+        <w:t xml:space="preserve">W celu zapewnienia kontroli podmiot dokonujący zmiany/nałożenia zamknięć celnych oraz zmiany środka transportu ma obowiązek dokonania odpowiednich adnotacji na dokumencie EAD, łącznie z powołaniem się na numer decyzji odnoszącej się do generalnej zgody. Następnie przekazuje skan tego EAD do wskazanego w pozwoleniu oddziału celnego nadzorującego miejsce uznane, w którym dokonywany jest przeładunek, na adres skrzynki oddziałowej służącej do zgłoszeń celnych, w postaci wiadomości e- mail, w której tytule zostać powinien podany tekst „Zmiana/nałożenie </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">zamknięć celnych/zmiana środka transportu MRN nr ………..”. Oddział celny dokonuje stosownych adnotacji w AES. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759F2551" w14:textId="77777777" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>W sytuacjach gdy operacji wywozowej nie towarzyszy EAD (większość rozpoczynanych w innych krajach członkowskich) procedura jest analogiczna a EAD zastępuje wiadomość mailowa bądź załącznik do niej zawierające wszystkie niezbędne informacje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2289CD21" w14:textId="01A01220" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Transport do UWA podmiot może rozpocząć po otrzymaniu informacji zwrotnej z</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">urzędu, że adnotacje w AES zostały naniesione. Przed wprowadzeniem adnotacji do AES organ celny, który otrzymał informację może, jeśli uzna to za konieczne, podjąć działania kontrolne. Naczelnik UCS, o ile jest w stanie zapewnić warunki organizacyjne niezbędne do zachowania dozoru celnego, może zezwolić – poza godzinami pracy oddziału celnego nadzorującego miejsce uznane – aby opisane powyżej obowiązki przejął inny oddział celny pracujący dłużej niż 8h bądź całodobowo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECC32A2" w14:textId="6AF61F59" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Dopuszczalnym jest łączenie konsolidacji krajowej i zagranicznej, przez co rozumiana jest sytuacja gdy miejsce uznane opuszcza środek przewozowy, na który przeładowano lub doładowano towary objęte wcześniej procedurą wywozu zarówno w kraju jak też w</w:t>
       </w:r>
       <w:r w:rsidR="00BF6DBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">innym państwie członkowskim UE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB5C65F" w14:textId="1CEA194E" w:rsidR="00E0764E" w:rsidRDefault="00E0764E" w:rsidP="001D412C">
       <w:pPr>
@@ -1551,307 +1578,349 @@
       </w:r>
       <w:r w:rsidR="001D412C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pozwolenia, o którym mowa w art. 233 ust. 4 lit c UKC. Warunkiem jest, aby posiadaczem zgody na przeładunki w wywozie była ta sama osoba, która jest posiadaczem wyżej wymienionego pozwolenia i osoba ta występuje w zgłoszeniu celnym jako zgłaszający.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57677E8E" w14:textId="77777777" w:rsidR="00DD3A58" w:rsidRPr="00D27616" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27616">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Informacje o publikacji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386EE40E" w14:textId="2DB4D630" w:rsidR="00DD3A58" w:rsidRPr="00395520" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
+    <w:p w14:paraId="386EE40E" w14:textId="46942A4D" w:rsidR="00DD3A58" w:rsidRPr="00395520" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00395520">
         <w:t xml:space="preserve">Data publikacji: </w:t>
       </w:r>
+      <w:r w:rsidR="00D734FC">
+        <w:t>2</w:t>
+      </w:r>
       <w:r>
-        <w:t>17.05.2024 r.</w:t>
+        <w:t>7.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D734FC">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D734FC">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342893CA" w14:textId="7E5B12A8" w:rsidR="00E0764E" w:rsidRPr="00E0764E" w:rsidRDefault="00DD3A58" w:rsidP="00DD3A58">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00395520">
         <w:t xml:space="preserve">Komórka odpowiedzialna: Departament </w:t>
       </w:r>
       <w:r w:rsidR="00212116">
         <w:t xml:space="preserve">Ceł </w:t>
       </w:r>
       <w:r w:rsidRPr="00395520">
         <w:t>MF</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E0764E" w:rsidRPr="00E0764E" w:rsidSect="00074453">
-      <w:footerReference w:type="default" r:id="rId11"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43776705" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
+    <w:p w14:paraId="13B5490C" w14:textId="77777777" w:rsidR="00D138B2" w:rsidRDefault="00D138B2" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D4C8A8E" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
+    <w:p w14:paraId="60A57376" w14:textId="77777777" w:rsidR="00D138B2" w:rsidRDefault="00D138B2" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51A84FA8" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5">
+    <w:p w14:paraId="52F59C26" w14:textId="77777777" w:rsidR="00D138B2" w:rsidRDefault="00D138B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Black">
     <w:panose1 w:val="020F0A02020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44616273" w14:textId="77777777" w:rsidR="00C42285" w:rsidRDefault="00C42285">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="55208508"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="38A147A0" w14:textId="710FAE78" w:rsidR="007D0879" w:rsidRDefault="007D0879">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000441AE">
-[...3 lines deleted...]
-          <w:t>5</w:t>
+        <w:r>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-378466127"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="557C0A07" w14:textId="77777777" w:rsidR="00671325" w:rsidRPr="00671325" w:rsidRDefault="00671325" w:rsidP="00671325">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4536"/>
             <w:tab w:val="right" w:pos="9072"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000441AE">
-[...3 lines deleted...]
-          <w:t>1</w:t>
+        <w:r w:rsidRPr="00671325">
+          <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C20AD4E" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
+    <w:p w14:paraId="443247F0" w14:textId="77777777" w:rsidR="00D138B2" w:rsidRDefault="00D138B2" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DEF1424" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5" w:rsidP="009303D8">
+    <w:p w14:paraId="5BB7C11B" w14:textId="77777777" w:rsidR="00D138B2" w:rsidRDefault="00D138B2" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F71BD3C" w14:textId="77777777" w:rsidR="008701F5" w:rsidRDefault="008701F5">
+    <w:p w14:paraId="1E0D4BD9" w14:textId="77777777" w:rsidR="00D138B2" w:rsidRDefault="00D138B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="146F93C2" w14:textId="77777777" w:rsidR="00C42285" w:rsidRDefault="00C42285">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="02CDEF66" w14:textId="19CD5588" w:rsidR="5A48B8FE" w:rsidRPr="00C42285" w:rsidRDefault="5A48B8FE" w:rsidP="00C42285">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="04F9D2D4" w14:textId="522C0B08" w:rsidR="001D2E9B" w:rsidRDefault="001D2E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pl-PL"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EB01B2D" wp14:editId="4EA8A81A">
           <wp:extent cx="3186007" cy="650123"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Obraz 12" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
@@ -1863,51 +1932,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3202766" cy="653543"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B17A3EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58DE9C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3799,102 +3868,102 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C62BE"/>
     <w:rsid w:val="00000061"/>
     <w:rsid w:val="0000138E"/>
     <w:rsid w:val="0000263F"/>
     <w:rsid w:val="00010333"/>
     <w:rsid w:val="00013432"/>
     <w:rsid w:val="00014242"/>
     <w:rsid w:val="00016C56"/>
     <w:rsid w:val="0002057D"/>
     <w:rsid w:val="000206D0"/>
     <w:rsid w:val="0002116A"/>
     <w:rsid w:val="000261A3"/>
     <w:rsid w:val="00026F51"/>
     <w:rsid w:val="0002773A"/>
     <w:rsid w:val="00027A07"/>
     <w:rsid w:val="00033CF7"/>
     <w:rsid w:val="0003678F"/>
     <w:rsid w:val="00041657"/>
     <w:rsid w:val="000424E2"/>
     <w:rsid w:val="000430DC"/>
     <w:rsid w:val="000431B1"/>
-    <w:rsid w:val="000441AE"/>
     <w:rsid w:val="00045774"/>
     <w:rsid w:val="00046945"/>
     <w:rsid w:val="00047247"/>
     <w:rsid w:val="000500C4"/>
     <w:rsid w:val="000506F9"/>
     <w:rsid w:val="0005099B"/>
     <w:rsid w:val="000545EF"/>
     <w:rsid w:val="00056F82"/>
     <w:rsid w:val="00060095"/>
     <w:rsid w:val="000669D2"/>
     <w:rsid w:val="000718BE"/>
     <w:rsid w:val="000721BE"/>
     <w:rsid w:val="0007332E"/>
     <w:rsid w:val="00073743"/>
     <w:rsid w:val="00073AD1"/>
     <w:rsid w:val="00074453"/>
     <w:rsid w:val="00074CF3"/>
     <w:rsid w:val="00075C09"/>
     <w:rsid w:val="00075D10"/>
     <w:rsid w:val="00076BFD"/>
     <w:rsid w:val="000776BE"/>
     <w:rsid w:val="00080C97"/>
     <w:rsid w:val="000819BC"/>
     <w:rsid w:val="00083C19"/>
     <w:rsid w:val="00084C23"/>
@@ -4027,50 +4096,51 @@
     <w:rsid w:val="00204C50"/>
     <w:rsid w:val="0020559B"/>
     <w:rsid w:val="0020596B"/>
     <w:rsid w:val="00206C3B"/>
     <w:rsid w:val="00207122"/>
     <w:rsid w:val="002071EE"/>
     <w:rsid w:val="00211AC8"/>
     <w:rsid w:val="00212116"/>
     <w:rsid w:val="00216FEB"/>
     <w:rsid w:val="002176EE"/>
     <w:rsid w:val="002218C8"/>
     <w:rsid w:val="0022251E"/>
     <w:rsid w:val="00224158"/>
     <w:rsid w:val="0022504E"/>
     <w:rsid w:val="00225893"/>
     <w:rsid w:val="00225DF6"/>
     <w:rsid w:val="00225EF9"/>
     <w:rsid w:val="0023011A"/>
     <w:rsid w:val="0023060C"/>
     <w:rsid w:val="00231D4B"/>
     <w:rsid w:val="00231FE9"/>
     <w:rsid w:val="00232F27"/>
     <w:rsid w:val="00233AD8"/>
     <w:rsid w:val="00235527"/>
     <w:rsid w:val="00236784"/>
+    <w:rsid w:val="00236881"/>
     <w:rsid w:val="00237569"/>
     <w:rsid w:val="00241FCC"/>
     <w:rsid w:val="00243F07"/>
     <w:rsid w:val="002448BF"/>
     <w:rsid w:val="00244CAE"/>
     <w:rsid w:val="00246BDA"/>
     <w:rsid w:val="00246C94"/>
     <w:rsid w:val="0024721F"/>
     <w:rsid w:val="00247DA8"/>
     <w:rsid w:val="002512DA"/>
     <w:rsid w:val="00251381"/>
     <w:rsid w:val="002513FD"/>
     <w:rsid w:val="0025678D"/>
     <w:rsid w:val="00257B23"/>
     <w:rsid w:val="002618F3"/>
     <w:rsid w:val="00262077"/>
     <w:rsid w:val="00262CB6"/>
     <w:rsid w:val="00267D95"/>
     <w:rsid w:val="00270806"/>
     <w:rsid w:val="00274733"/>
     <w:rsid w:val="00283942"/>
     <w:rsid w:val="00284F57"/>
     <w:rsid w:val="00285A86"/>
     <w:rsid w:val="0028696B"/>
     <w:rsid w:val="00287228"/>
@@ -4091,50 +4161,51 @@
     <w:rsid w:val="002C4DCB"/>
     <w:rsid w:val="002D096C"/>
     <w:rsid w:val="002D0DE7"/>
     <w:rsid w:val="002D374F"/>
     <w:rsid w:val="002D4BA9"/>
     <w:rsid w:val="002D78D2"/>
     <w:rsid w:val="002E0544"/>
     <w:rsid w:val="002E0D9E"/>
     <w:rsid w:val="002E50F8"/>
     <w:rsid w:val="002E55C4"/>
     <w:rsid w:val="002E6CEF"/>
     <w:rsid w:val="002F06BC"/>
     <w:rsid w:val="002F255D"/>
     <w:rsid w:val="002F277E"/>
     <w:rsid w:val="002F297E"/>
     <w:rsid w:val="002F3B3F"/>
     <w:rsid w:val="002F5EF4"/>
     <w:rsid w:val="003000D0"/>
     <w:rsid w:val="00301829"/>
     <w:rsid w:val="003054AA"/>
     <w:rsid w:val="00305F16"/>
     <w:rsid w:val="00306101"/>
     <w:rsid w:val="00311050"/>
     <w:rsid w:val="0031174B"/>
     <w:rsid w:val="00311939"/>
+    <w:rsid w:val="00311D9A"/>
     <w:rsid w:val="0031289C"/>
     <w:rsid w:val="00312AAE"/>
     <w:rsid w:val="00313382"/>
     <w:rsid w:val="00314FC9"/>
     <w:rsid w:val="00322D7A"/>
     <w:rsid w:val="003242E3"/>
     <w:rsid w:val="00324729"/>
     <w:rsid w:val="00330AE7"/>
     <w:rsid w:val="00331147"/>
     <w:rsid w:val="003329A1"/>
     <w:rsid w:val="00333F3D"/>
     <w:rsid w:val="003363E4"/>
     <w:rsid w:val="00341CFB"/>
     <w:rsid w:val="00350486"/>
     <w:rsid w:val="00350D99"/>
     <w:rsid w:val="0035215B"/>
     <w:rsid w:val="003529E0"/>
     <w:rsid w:val="0035312D"/>
     <w:rsid w:val="00353F2A"/>
     <w:rsid w:val="0035471F"/>
     <w:rsid w:val="00355A46"/>
     <w:rsid w:val="00355FE2"/>
     <w:rsid w:val="00364F7B"/>
     <w:rsid w:val="00372B43"/>
     <w:rsid w:val="00373894"/>
@@ -4201,50 +4272,51 @@
     <w:rsid w:val="00464027"/>
     <w:rsid w:val="00464FDF"/>
     <w:rsid w:val="00465FF3"/>
     <w:rsid w:val="00466B9C"/>
     <w:rsid w:val="00474122"/>
     <w:rsid w:val="004749A5"/>
     <w:rsid w:val="004768A7"/>
     <w:rsid w:val="00476E57"/>
     <w:rsid w:val="004813F8"/>
     <w:rsid w:val="00483AB9"/>
     <w:rsid w:val="004901AE"/>
     <w:rsid w:val="0049035A"/>
     <w:rsid w:val="00491141"/>
     <w:rsid w:val="00494228"/>
     <w:rsid w:val="004955CA"/>
     <w:rsid w:val="00496E26"/>
     <w:rsid w:val="00497422"/>
     <w:rsid w:val="004979E7"/>
     <w:rsid w:val="00497B20"/>
     <w:rsid w:val="004A4E06"/>
     <w:rsid w:val="004A56B2"/>
     <w:rsid w:val="004A60B9"/>
     <w:rsid w:val="004A6E01"/>
     <w:rsid w:val="004B1718"/>
     <w:rsid w:val="004B1EE8"/>
+    <w:rsid w:val="004B402A"/>
     <w:rsid w:val="004B475D"/>
     <w:rsid w:val="004B5CDE"/>
     <w:rsid w:val="004B70D1"/>
     <w:rsid w:val="004B7966"/>
     <w:rsid w:val="004C0E7E"/>
     <w:rsid w:val="004C1F31"/>
     <w:rsid w:val="004C1F4B"/>
     <w:rsid w:val="004C201C"/>
     <w:rsid w:val="004C36C5"/>
     <w:rsid w:val="004C3EB2"/>
     <w:rsid w:val="004C4F37"/>
     <w:rsid w:val="004C62BE"/>
     <w:rsid w:val="004D0E65"/>
     <w:rsid w:val="004D10FB"/>
     <w:rsid w:val="004D161A"/>
     <w:rsid w:val="004F11CB"/>
     <w:rsid w:val="004F6734"/>
     <w:rsid w:val="004F7021"/>
     <w:rsid w:val="004F7512"/>
     <w:rsid w:val="00500C86"/>
     <w:rsid w:val="0050218D"/>
     <w:rsid w:val="00503DB6"/>
     <w:rsid w:val="00504E68"/>
     <w:rsid w:val="00505B8A"/>
     <w:rsid w:val="005106D0"/>
@@ -4467,93 +4539,94 @@
     <w:rsid w:val="007A23B1"/>
     <w:rsid w:val="007A334A"/>
     <w:rsid w:val="007A3929"/>
     <w:rsid w:val="007A3E1B"/>
     <w:rsid w:val="007A3EBD"/>
     <w:rsid w:val="007B0D5E"/>
     <w:rsid w:val="007B16A7"/>
     <w:rsid w:val="007B6296"/>
     <w:rsid w:val="007B66CE"/>
     <w:rsid w:val="007B7449"/>
     <w:rsid w:val="007B75DA"/>
     <w:rsid w:val="007C1A6F"/>
     <w:rsid w:val="007C47DE"/>
     <w:rsid w:val="007C5EDF"/>
     <w:rsid w:val="007C6B9F"/>
     <w:rsid w:val="007C7B88"/>
     <w:rsid w:val="007C7CCD"/>
     <w:rsid w:val="007D0879"/>
     <w:rsid w:val="007D2D6B"/>
     <w:rsid w:val="007D40EA"/>
     <w:rsid w:val="007D40FD"/>
     <w:rsid w:val="007D6236"/>
     <w:rsid w:val="007D7A69"/>
     <w:rsid w:val="007D7A75"/>
     <w:rsid w:val="007E0196"/>
+    <w:rsid w:val="007E617F"/>
     <w:rsid w:val="007F071D"/>
     <w:rsid w:val="007F0A90"/>
     <w:rsid w:val="007F1BFD"/>
     <w:rsid w:val="007F4C3E"/>
     <w:rsid w:val="007F6DE4"/>
     <w:rsid w:val="00800B69"/>
     <w:rsid w:val="00805810"/>
     <w:rsid w:val="00805F26"/>
     <w:rsid w:val="0081045B"/>
     <w:rsid w:val="008104D0"/>
     <w:rsid w:val="00810AD9"/>
     <w:rsid w:val="0081769F"/>
     <w:rsid w:val="00820088"/>
     <w:rsid w:val="008209A6"/>
     <w:rsid w:val="00821644"/>
     <w:rsid w:val="00821A8C"/>
     <w:rsid w:val="00823A42"/>
     <w:rsid w:val="00826D99"/>
     <w:rsid w:val="008272B6"/>
     <w:rsid w:val="0082789C"/>
+    <w:rsid w:val="00832701"/>
     <w:rsid w:val="00833625"/>
     <w:rsid w:val="00834A24"/>
     <w:rsid w:val="00836662"/>
     <w:rsid w:val="008369C2"/>
     <w:rsid w:val="00836F7E"/>
     <w:rsid w:val="00840A0D"/>
     <w:rsid w:val="00840AF2"/>
     <w:rsid w:val="00840AF3"/>
     <w:rsid w:val="00841280"/>
     <w:rsid w:val="00843F7C"/>
     <w:rsid w:val="0084448D"/>
     <w:rsid w:val="0085089D"/>
     <w:rsid w:val="0085114C"/>
     <w:rsid w:val="008520BC"/>
     <w:rsid w:val="008526ED"/>
     <w:rsid w:val="00855E0B"/>
     <w:rsid w:val="0086355C"/>
     <w:rsid w:val="0086386C"/>
     <w:rsid w:val="00863AF6"/>
     <w:rsid w:val="00863ED8"/>
     <w:rsid w:val="00864DC7"/>
     <w:rsid w:val="00864F34"/>
-    <w:rsid w:val="008701F5"/>
     <w:rsid w:val="008702FA"/>
     <w:rsid w:val="00870CB8"/>
     <w:rsid w:val="00870EB1"/>
     <w:rsid w:val="00871D4A"/>
     <w:rsid w:val="00872891"/>
     <w:rsid w:val="00873AF6"/>
     <w:rsid w:val="00874626"/>
     <w:rsid w:val="00875684"/>
     <w:rsid w:val="00875DC7"/>
     <w:rsid w:val="00881DD7"/>
     <w:rsid w:val="0088248E"/>
     <w:rsid w:val="00882CA0"/>
     <w:rsid w:val="00884176"/>
     <w:rsid w:val="00886408"/>
     <w:rsid w:val="00887957"/>
     <w:rsid w:val="00890647"/>
     <w:rsid w:val="00893376"/>
     <w:rsid w:val="00894A25"/>
     <w:rsid w:val="00896730"/>
     <w:rsid w:val="00896A9D"/>
     <w:rsid w:val="008A07CA"/>
     <w:rsid w:val="008A14CE"/>
     <w:rsid w:val="008A1E7A"/>
     <w:rsid w:val="008A33F9"/>
     <w:rsid w:val="008A3D81"/>
@@ -4652,63 +4725,65 @@
     <w:rsid w:val="009A787C"/>
     <w:rsid w:val="009B14AB"/>
     <w:rsid w:val="009B38A2"/>
     <w:rsid w:val="009B5596"/>
     <w:rsid w:val="009B59F1"/>
     <w:rsid w:val="009B6BA4"/>
     <w:rsid w:val="009C2204"/>
     <w:rsid w:val="009C36AF"/>
     <w:rsid w:val="009C69DA"/>
     <w:rsid w:val="009D04A5"/>
     <w:rsid w:val="009D0944"/>
     <w:rsid w:val="009D2CAF"/>
     <w:rsid w:val="009D404C"/>
     <w:rsid w:val="009D49ED"/>
     <w:rsid w:val="009D577D"/>
     <w:rsid w:val="009D6F9C"/>
     <w:rsid w:val="009E360F"/>
     <w:rsid w:val="009E41E4"/>
     <w:rsid w:val="009F1373"/>
     <w:rsid w:val="009F45FE"/>
     <w:rsid w:val="00A03EA4"/>
     <w:rsid w:val="00A04D70"/>
     <w:rsid w:val="00A056D4"/>
     <w:rsid w:val="00A066B3"/>
     <w:rsid w:val="00A0712C"/>
+    <w:rsid w:val="00A125E2"/>
     <w:rsid w:val="00A14788"/>
     <w:rsid w:val="00A151D2"/>
     <w:rsid w:val="00A1521F"/>
     <w:rsid w:val="00A16F4E"/>
     <w:rsid w:val="00A1793F"/>
     <w:rsid w:val="00A20701"/>
     <w:rsid w:val="00A21BBC"/>
     <w:rsid w:val="00A2237F"/>
     <w:rsid w:val="00A22AE0"/>
     <w:rsid w:val="00A25481"/>
     <w:rsid w:val="00A25596"/>
     <w:rsid w:val="00A274FE"/>
     <w:rsid w:val="00A27BDA"/>
+    <w:rsid w:val="00A36582"/>
     <w:rsid w:val="00A37179"/>
     <w:rsid w:val="00A37414"/>
     <w:rsid w:val="00A3754D"/>
     <w:rsid w:val="00A37E7C"/>
     <w:rsid w:val="00A41329"/>
     <w:rsid w:val="00A41AEE"/>
     <w:rsid w:val="00A41C32"/>
     <w:rsid w:val="00A4215E"/>
     <w:rsid w:val="00A43D21"/>
     <w:rsid w:val="00A47D03"/>
     <w:rsid w:val="00A50DA8"/>
     <w:rsid w:val="00A6008B"/>
     <w:rsid w:val="00A6145F"/>
     <w:rsid w:val="00A62B20"/>
     <w:rsid w:val="00A65731"/>
     <w:rsid w:val="00A66457"/>
     <w:rsid w:val="00A67951"/>
     <w:rsid w:val="00A67D05"/>
     <w:rsid w:val="00A71731"/>
     <w:rsid w:val="00A7214D"/>
     <w:rsid w:val="00A7241C"/>
     <w:rsid w:val="00A72D0D"/>
     <w:rsid w:val="00A73956"/>
     <w:rsid w:val="00A81E6E"/>
     <w:rsid w:val="00A8495A"/>
@@ -4885,78 +4960,80 @@
     <w:rsid w:val="00CB231D"/>
     <w:rsid w:val="00CB4893"/>
     <w:rsid w:val="00CB7733"/>
     <w:rsid w:val="00CC014E"/>
     <w:rsid w:val="00CC70EA"/>
     <w:rsid w:val="00CC7EC0"/>
     <w:rsid w:val="00CD04B0"/>
     <w:rsid w:val="00CD3762"/>
     <w:rsid w:val="00CD4DBD"/>
     <w:rsid w:val="00CD5022"/>
     <w:rsid w:val="00CD6EA6"/>
     <w:rsid w:val="00CD79E7"/>
     <w:rsid w:val="00CE30B4"/>
     <w:rsid w:val="00CE4C51"/>
     <w:rsid w:val="00CE59D1"/>
     <w:rsid w:val="00CE6884"/>
     <w:rsid w:val="00CF2AFA"/>
     <w:rsid w:val="00CF73F6"/>
     <w:rsid w:val="00D001C8"/>
     <w:rsid w:val="00D02C05"/>
     <w:rsid w:val="00D03C7D"/>
     <w:rsid w:val="00D06C63"/>
     <w:rsid w:val="00D108A3"/>
     <w:rsid w:val="00D1293C"/>
     <w:rsid w:val="00D13137"/>
+    <w:rsid w:val="00D138B2"/>
     <w:rsid w:val="00D1777A"/>
     <w:rsid w:val="00D17ED0"/>
     <w:rsid w:val="00D2223C"/>
     <w:rsid w:val="00D253A9"/>
     <w:rsid w:val="00D26380"/>
     <w:rsid w:val="00D268AD"/>
     <w:rsid w:val="00D271BA"/>
     <w:rsid w:val="00D32F69"/>
     <w:rsid w:val="00D34A0A"/>
     <w:rsid w:val="00D35121"/>
     <w:rsid w:val="00D351B1"/>
     <w:rsid w:val="00D35838"/>
     <w:rsid w:val="00D35B6B"/>
     <w:rsid w:val="00D374A7"/>
     <w:rsid w:val="00D435F6"/>
     <w:rsid w:val="00D44C68"/>
     <w:rsid w:val="00D453B7"/>
     <w:rsid w:val="00D4583B"/>
     <w:rsid w:val="00D458FF"/>
     <w:rsid w:val="00D46C26"/>
     <w:rsid w:val="00D50F0C"/>
     <w:rsid w:val="00D51474"/>
     <w:rsid w:val="00D52814"/>
     <w:rsid w:val="00D57177"/>
     <w:rsid w:val="00D65218"/>
     <w:rsid w:val="00D662E9"/>
     <w:rsid w:val="00D6680A"/>
     <w:rsid w:val="00D671A8"/>
+    <w:rsid w:val="00D734FC"/>
     <w:rsid w:val="00D75565"/>
     <w:rsid w:val="00D80BC6"/>
     <w:rsid w:val="00D8131E"/>
     <w:rsid w:val="00D8516F"/>
     <w:rsid w:val="00D85BBB"/>
     <w:rsid w:val="00D864B1"/>
     <w:rsid w:val="00D93A80"/>
     <w:rsid w:val="00D93F5A"/>
     <w:rsid w:val="00D9695F"/>
     <w:rsid w:val="00DA2423"/>
     <w:rsid w:val="00DA3223"/>
     <w:rsid w:val="00DA4BFD"/>
     <w:rsid w:val="00DA506F"/>
     <w:rsid w:val="00DA62D7"/>
     <w:rsid w:val="00DA6639"/>
     <w:rsid w:val="00DA70E0"/>
     <w:rsid w:val="00DB45DA"/>
     <w:rsid w:val="00DC07C9"/>
     <w:rsid w:val="00DC175C"/>
     <w:rsid w:val="00DC3430"/>
     <w:rsid w:val="00DC7040"/>
     <w:rsid w:val="00DC76DF"/>
     <w:rsid w:val="00DD1256"/>
     <w:rsid w:val="00DD1AA7"/>
     <w:rsid w:val="00DD3A58"/>
@@ -5067,50 +5144,51 @@
     <w:rsid w:val="00EE0BB3"/>
     <w:rsid w:val="00EE19EB"/>
     <w:rsid w:val="00EE21F3"/>
     <w:rsid w:val="00EE2530"/>
     <w:rsid w:val="00EE2AD5"/>
     <w:rsid w:val="00EE2FC4"/>
     <w:rsid w:val="00EE6854"/>
     <w:rsid w:val="00EF0446"/>
     <w:rsid w:val="00EF05A7"/>
     <w:rsid w:val="00EF3720"/>
     <w:rsid w:val="00EF49E4"/>
     <w:rsid w:val="00EF4F22"/>
     <w:rsid w:val="00EF6862"/>
     <w:rsid w:val="00EF7CE2"/>
     <w:rsid w:val="00F056D7"/>
     <w:rsid w:val="00F073E1"/>
     <w:rsid w:val="00F103BB"/>
     <w:rsid w:val="00F1450C"/>
     <w:rsid w:val="00F174A7"/>
     <w:rsid w:val="00F17FD9"/>
     <w:rsid w:val="00F2211C"/>
     <w:rsid w:val="00F222A0"/>
     <w:rsid w:val="00F22380"/>
     <w:rsid w:val="00F223EE"/>
     <w:rsid w:val="00F2382D"/>
+    <w:rsid w:val="00F23BA2"/>
     <w:rsid w:val="00F25945"/>
     <w:rsid w:val="00F31D34"/>
     <w:rsid w:val="00F343A7"/>
     <w:rsid w:val="00F41189"/>
     <w:rsid w:val="00F42135"/>
     <w:rsid w:val="00F448ED"/>
     <w:rsid w:val="00F47D55"/>
     <w:rsid w:val="00F56234"/>
     <w:rsid w:val="00F566CF"/>
     <w:rsid w:val="00F57304"/>
     <w:rsid w:val="00F62548"/>
     <w:rsid w:val="00F625A0"/>
     <w:rsid w:val="00F72351"/>
     <w:rsid w:val="00F75C78"/>
     <w:rsid w:val="00F77E68"/>
     <w:rsid w:val="00F80A19"/>
     <w:rsid w:val="00F812BE"/>
     <w:rsid w:val="00F812DD"/>
     <w:rsid w:val="00F81787"/>
     <w:rsid w:val="00F81EE4"/>
     <w:rsid w:val="00F86E74"/>
     <w:rsid w:val="00F879DB"/>
     <w:rsid w:val="00F9025A"/>
     <w:rsid w:val="00F90595"/>
     <w:rsid w:val="00F91091"/>
@@ -5210,67 +5288,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48FFDF56-90E4-4388-A821-76D7F89C12B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5598,50 +5676,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D38E7"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004C4F37"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
@@ -6435,51 +6518,51 @@
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E813F5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E813F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0055355A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Spisilustracji">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D6F9C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KOD">
     <w:name w:val="KOD"/>
     <w:basedOn w:val="Normalny"/>
@@ -6665,90 +6748,90 @@
     <w:name w:val="Styl3"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B6296"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr/>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C630F1"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="171070077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1001739267">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7217,60 +7300,60 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C324FF6-CF7B-4C57-84D0-BC3B21F59816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A1CA30B-BCF8-4E12-810C-4504A90BA8B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1372</Words>
   <Characters>8237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zasady wydawania zgód generalnych na przeładunki/konsolidacje w miejscu uznanym do wywozu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>