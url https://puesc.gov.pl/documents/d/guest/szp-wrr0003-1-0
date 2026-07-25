--- v1 (2025-11-02)
+++ v2 (2026-07-25)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="4DDBE90B" w14:textId="17A2E00A" w:rsidR="008E0B0A" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0B0A">
         <w:t>SZPROT PLUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208DFAE8" w14:textId="77777777" w:rsidR="009C12C7" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r>
         <w:t>System Zintegrowanej Rejestracji Przedsiębiorców</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E222760" w14:textId="338A7569" w:rsidR="00FE0468" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o </w:t>
       </w:r>
@@ -82,76 +82,64 @@
       </w:r>
       <w:r w:rsidR="008104D0">
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54368DC3" w14:textId="77777777" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067357B5" w14:textId="4D8559D7" w:rsidR="003D0284" w:rsidRDefault="003D0284">
+    <w:p w14:paraId="067357B5" w14:textId="6419E175" w:rsidR="003D0284" w:rsidRDefault="003D0284">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc181958414"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metryka dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Metryka dokumentu, która zawiera podstawowe informacje dotyczące dokumentu."/>
       </w:tblPr>
@@ -477,76 +465,64 @@
           <w:p w14:paraId="2D4B6E56" w14:textId="77777777" w:rsidR="006228E1" w:rsidRPr="00BB6876" w:rsidRDefault="006228E1" w:rsidP="006228E1">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Liczba stron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D4920A" w14:textId="55CB8FE3" w:rsidR="006228E1" w:rsidRPr="004C1F31" w:rsidRDefault="008B6E8A" w:rsidP="006228E1">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34F60EF8" w14:textId="3BD02726" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
+    <w:p w14:paraId="34F60EF8" w14:textId="010AD5C1" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc181958415"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Historia dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9057" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Historia zmian dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1315"/>
         <w:gridCol w:w="2352"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="1272"/>
         <w:gridCol w:w="2058"/>
       </w:tblGrid>
       <w:tr w:rsidR="00884176" w:rsidRPr="00D261DB" w14:paraId="76B8C42B" w14:textId="77777777" w:rsidTr="737A6E18">
@@ -1055,1740 +1031,839 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-424728939"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="20A77E44" w14:textId="7CB5CF0B" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="004C4F37">
           <w:pPr>
             <w:pStyle w:val="Nagwekspisutreci"/>
           </w:pPr>
           <w:r>
             <w:t>Spis treści</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="30646A67" w14:textId="7701B75F" w:rsidR="008B6E8A" w:rsidRDefault="00F812BE">
+        <w:p w14:paraId="30646A67" w14:textId="5632896D" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:fldChar w:fldCharType="begin"/>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Opis dokumentu</w:t>
           </w:r>
           <w:r>
-            <w:fldChar w:fldCharType="separate"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
           </w:r>
-          <w:hyperlink w:anchor="_Toc181958401" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1752C651" w14:textId="3A5B7A30" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="1752C651" w14:textId="75B9812A" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958402" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Cel dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5D8EBD2F" w14:textId="2BF0BC65" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="5D8EBD2F" w14:textId="28A7784C" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958403" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zastosowanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="47FC90E9" w14:textId="6AF3FF6C" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="47FC90E9" w14:textId="660BF8EF" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958404" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Obowiązywanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3F501682" w14:textId="68D83F44" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="3F501682" w14:textId="36E5470F" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958405" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7E7C4739" w14:textId="205633A4" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="7E7C4739" w14:textId="6A32161A" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958406" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="00C55949" w14:textId="38E5428E" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="00C55949" w14:textId="0FC7FFE0" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958407" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2DFEF780" w14:textId="13ADD738" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="2DFEF780" w14:textId="609DA2CB" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958408" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Słownik przyjętych skrótów i terminów</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2969A2E6" w14:textId="79BE841C" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="2969A2E6" w14:textId="2AE37D63" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958409" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Skróty i akronimy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="549B15C7" w14:textId="3E351495" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="549B15C7" w14:textId="6A50821E" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958410" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Terminy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5C9F48AC" w14:textId="74695A81" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="5C9F48AC" w14:textId="3BCAC3F8" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958411" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zawartość merytoryczna dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>7</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="65B3DAAE" w14:textId="2D6508B2" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="65B3DAAE" w14:textId="50D0E3FB" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958412" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Specyfikacja wniosku WRR0003</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>8</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3FD92A24" w14:textId="244EE171" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+        <w:p w14:paraId="3FD92A24" w14:textId="5C77213B" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181958413" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F478E9">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Załączniki</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>13</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="54A3B4D1" w14:textId="09327442" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="00541A52">
+        <w:p w14:paraId="54A3B4D1" w14:textId="32C8A36E" w:rsidR="00F812BE" w:rsidRDefault="00000000" w:rsidP="00541A52">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
-          <w:r>
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="169D73B7" w14:textId="77777777" w:rsidR="006228E1" w:rsidRDefault="006228E1">
       <w:pPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DF1522" w14:textId="25A3C3DB" w:rsidR="003D0284" w:rsidRDefault="006F0E1F" w:rsidP="00F2211C">
       <w:pPr>
         <w:pStyle w:val="Nagwekspisutreci"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Spis tabel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A6269D" w14:textId="3AE143EA" w:rsidR="008B6E8A" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="09A6269D" w14:textId="0E3F8F2A" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:fldChar w:fldCharType="begin"/>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 1. Metryka dokumentu</w:t>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \c "Tabela" </w:instrText>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46241B18" w14:textId="28A76C85" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+    <w:p w14:paraId="46241B18" w14:textId="130092CF" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181958415" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 2. Historia dokumentu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72303B30" w14:textId="42BD209B" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+    <w:p w14:paraId="72303B30" w14:textId="1828FF34" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181958416" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 3. Wykaz dokumentów obowiązujących</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F5B879D" w14:textId="4AD75639" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+    <w:p w14:paraId="3F5B879D" w14:textId="0A9501AF" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181958417" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 4. Wykaz dokumentów pomocniczych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="356E7085" w14:textId="545826A2" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+    <w:p w14:paraId="356E7085" w14:textId="4691AF33" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181958418" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 5. Wykaz skrótów i akronimów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68DF7A07" w14:textId="74CF4B99" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+    <w:p w14:paraId="68DF7A07" w14:textId="089BADCA" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181958419" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 6. Wykaz definicji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="605944F8" w14:textId="6B3E6B5A" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
+    <w:p w14:paraId="605944F8" w14:textId="4F3A89B2" w:rsidR="008B6E8A" w:rsidRDefault="008B6E8A">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181958420" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F478E9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 7. Powiązanie plików XSD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE8830" w14:textId="5BB7C38C" w:rsidR="007D0879" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="7FEE8830" w14:textId="6287C93A" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D0879">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0942D2E3" w14:textId="22A2AEEB" w:rsidR="00995C17" w:rsidRPr="004C4F37" w:rsidRDefault="00915933" w:rsidP="004C4F37">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc181958401"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Opis dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="031ABC6C" w14:textId="43BE61A8" w:rsidR="00995C17" w:rsidRPr="00B2663A" w:rsidRDefault="00995C17" w:rsidP="00B2663A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc181958402"/>
       <w:r w:rsidRPr="00B2663A">
         <w:t>Cel dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="71F20231" w14:textId="0171F38A" w:rsidR="00915933" w:rsidRPr="009C7381" w:rsidRDefault="00915933" w:rsidP="00915933">
@@ -2882,66 +1957,64 @@
     <w:p w14:paraId="2B2AB39D" w14:textId="24318551" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:r w:rsidRPr="00915933">
         <w:t>Specyfikacja obowiązuje od wdrożenia systemu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4474D" w14:textId="6F64434E" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc181958405"/>
       <w:r>
         <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="747700A4" w14:textId="07B44D61" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc181958406"/>
       <w:r>
         <w:t>Dokumenty obowiązujące</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1506C019" w14:textId="4AF8C207" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="1506C019" w14:textId="35702E98" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc181958416"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Tabela \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r w:rsidR="00F23684">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r>
         <w:t>. Wykaz dokumentów obowiązujących</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów obowiązujących"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="2450"/>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1450"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C3FA8" w14:paraId="5C787E0A" w14:textId="77777777" w:rsidTr="006228E1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3081,66 +2154,64 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>n/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10AE1495" w14:textId="61E6289A" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc181958407"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Dokumenty pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="5FAF45E1" w14:textId="0BE07FD8" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="5FAF45E1" w14:textId="2A9C240D" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc181958417"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Tabela \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r w:rsidR="00F23684">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00807D9D">
         <w:t>. Wykaz dokumentów pomocniczych</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów pomocnicznych"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2467"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="7DFDCA5D" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3289,66 +2360,64 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7350E92C" w14:textId="78089F39" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc181958408"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Słownik przyjętych skrótów i terminów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7DD15746" w14:textId="263FE35B" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc181958409"/>
       <w:r>
         <w:t>Skróty i akronimy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="2D0B9451" w14:textId="112FCC71" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="2D0B9451" w14:textId="020E6F0C" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc181958418"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Tabela \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r w:rsidR="00F23684">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E67A7">
         <w:t>. Wykaz skrótów i akronimów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz skrótów i akronimów wykorzystywanych w dalszej części dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="25BF8D29" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -3448,164 +2517,153 @@
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="5E445F8E" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A22E159" w14:textId="0012A28E" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="008B6E8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="272C018E" w14:textId="65F2DE80" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
-            <w:r w:rsidRPr="00002E0B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F478E9">
               <w:t>Extensible Markup Language</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - rozszerzalny język znaczników.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="6F18E7EE" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082A86ED" w14:textId="2986876E" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="008B6E8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XPath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6286F95A" w14:textId="29064514" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve">ang. XML </w:t>
             </w:r>
-            <w:r w:rsidRPr="00002E0B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F478E9">
               <w:t>Path</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> Language. Język służący do adresowania części dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="2A29D54D" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F985CA8" w14:textId="21E8A352" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53276A67" w14:textId="74CE4B0A" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
-            <w:r w:rsidRPr="008B6E8A">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F478E9">
               <w:t>XML Schema</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - standard służący do definiowania struktury dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66E4643F" w14:textId="7D150E58" w:rsidR="005121E9" w:rsidRDefault="005121E9" w:rsidP="005121E9">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc181958410"/>
       <w:r>
         <w:t>Terminy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="715DB4BD" w14:textId="45A4F868" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="715DB4BD" w14:textId="41727D16" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc181958419"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Tabela \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r w:rsidR="00F23684">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA734F">
         <w:t>. Wykaz definicji</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wyjaśnienia terminów zawartych w dokumentacji"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="4C95DE2A" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -3824,66 +2882,64 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00913DBD">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Typy_1.0.xsd</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55787336" w14:textId="4A9CE1C2" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="55787336" w14:textId="0EE9196F" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc181958420"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Tabela \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r w:rsidR="00F23684">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB2777">
         <w:t>. Powiązanie plików XSD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz powiązanych plików i opis ich zawartości"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C0357" w:rsidRPr="000C3FA8" w14:paraId="4582B551" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -4270,70 +3326,68 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Wygenerowana automatycznie tabela, niepodlegająca modyfikacji w zakresie dostępności cyfrowej, zawierająca strukturę wniosku WRR0001. Tabela zawiera wymieniona struktura formularza WRR0001 dla podmiotów w zakresie elektronicznej obsługi wniosku o rejestrację danych osoby fizycznej."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1801"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="924"/>
         <w:gridCol w:w="383"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="2F7DC6F9" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F1E5F36" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="5F1E5F36" w14:textId="5E0A9A33" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:anchor="-1966761638" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WRR0003</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B377DC0" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4413,81 +3467,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="7F443A95" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="074719B9" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="074719B9" w14:textId="3CEC525B" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:anchor="-1789546342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Naglowek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DB28AD3" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4567,81 +3619,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="45A76DD7" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77886AAD" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="77886AAD" w14:textId="631CAC1A" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:anchor="1593596834" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OsobaFizyczna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47715520" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4721,70 +3771,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="4A8D3455" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="432DB9EE" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="432DB9EE" w14:textId="6E8AE7D8" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:anchor="-856531845" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Akcyza</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C42BDB8" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4829,119 +3877,115 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F12C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D4C7E12" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="0D4C7E12" w14:textId="45759BA0" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:anchor="R_R128" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R128</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="1378A586" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="261D78C6" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="261D78C6" w14:textId="78AC4D2D" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:anchor="87701577" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oswiadczenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53AEF9E1" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4986,119 +4030,115 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F12C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="616FA779" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="616FA779" w14:textId="4A9F6DF6" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:anchor="R_R67" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R67</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="25BC4F9E" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1672D3FC" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="1672D3FC" w14:textId="7BCC344B" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:anchor="-227982927" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>InfDodatkowe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3B16E7" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5178,70 +4218,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="7985D9A6" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44473451" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="44473451" w14:textId="46B3629F" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:anchor="1263110194" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Wnioskodawca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AAEF20C" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5286,119 +4324,115 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F12C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="196CAF18" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="196CAF18" w14:textId="730BD513" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:anchor="R_R26" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R26</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w14:paraId="0838E8B4" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EFB9C69" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+          <w:p w14:paraId="1EFB9C69" w14:textId="736B8A05" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:anchor="1013136644" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F12C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35AC1939" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRPr="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5507,67 +4541,51 @@
         <w:t>Zawartość</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEEC25F" w14:textId="6AE3F752" w:rsidR="00F12C1E" w:rsidRDefault="008B6E8A" w:rsidP="00F12C1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Poniższa tabela została w</w:t>
       </w:r>
       <w:r w:rsidRPr="008B6E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ygenerowana automatycznie, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> modyfikacji w zakresie dostępności cyfrowej, zawierająca zawartość wniosku WRR0003. Tabela zawiera wymienion</w:t>
+        <w:t>ygenerowana automatycznie, nie podlega modyfikacji w zakresie dostępności cyfrowej, zawierająca zawartość wniosku WRR0003. Tabela zawiera wymienion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidRPr="008B6E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zawartość formularza WRR0003 dla podmiotów w zakresie elektronicznej obsługi wniosku o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dezaktywacje </w:t>
       </w:r>
@@ -5727,51 +4745,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C3D2F87" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6638AE2C" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="6638AE2C" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="7E81FA00">
           <v:rect id="_x0000_i1026" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -5975,51 +4993,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0932EECC" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B8FB25F" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="4B8FB25F" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="5B60BE7F">
           <v:rect id="_x0000_i1027" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -6214,68 +5232,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4594BCAA" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4594BCAA" w14:textId="77281CF6" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w14:paraId="46D2D58E" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D31DF89" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6418,68 +5433,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="433AEE40" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="433AEE40" w14:textId="7C393402" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w14:paraId="46BE7532" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21578D4B" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6841,68 +5853,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70442A13" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="70442A13" w14:textId="7527B09D" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R32</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19394501" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4518EB5E" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -7075,51 +6084,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DDC9454" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="116C58BC" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="116C58BC" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="2978E894">
           <v:rect id="_x0000_i1028" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -9112,73 +8121,70 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="420C27E5" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67635E1F" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="67635E1F" w14:textId="0219CB85" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R128</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3703AD59" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="3703AD59" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="1E7F3276">
           <v:rect id="_x0000_i1029" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -9356,68 +8362,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45C65A00" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="45C65A00" w14:textId="4DE826D4" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R149</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w14:paraId="216083DE" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="382AF289" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -9745,73 +8748,70 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21177269" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B8CDE1E" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1B8CDE1E" w14:textId="594DDC0A" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R67</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45379F27" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="45379F27" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="10BF914B">
           <v:rect id="_x0000_i1030" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -10630,51 +9630,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76622C9D" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2437D572" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="2437D572" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="2035951B">
           <v:rect id="_x0000_i1031" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -11035,73 +10035,70 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F46FE2E" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3191EAB3" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3191EAB3" w14:textId="4F3F6496" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R26</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1824844E" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="1824844E" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="42A602C0">
           <v:rect id="_x0000_i1032" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -11296,68 +10293,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB82010" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="7EB82010" w14:textId="10D6AB4C" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12C1E" w14:paraId="017B93AB" w14:textId="77777777" w:rsidTr="00F12C1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08172C7A" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -11902,68 +10896,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="533036AF" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="533036AF" w14:textId="4D5A8A4B" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478E9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R31</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A73E32C" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E" w:rsidP="00F12C1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="1013136644"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
@@ -12098,51 +11089,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34A68472" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00F12C1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25382D9A" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00C872BA" w:rsidP="00F12C1E">
+    <w:p w14:paraId="25382D9A" w14:textId="77777777" w:rsidR="00F12C1E" w:rsidRDefault="00000000" w:rsidP="00F12C1E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="75C466B3">
           <v:rect id="_x0000_i1033" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B15A8AB" w14:textId="77777777" w:rsidR="009B262A" w:rsidRDefault="009B262A" w:rsidP="009B262A">
       <w:pPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -12240,130 +11231,129 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="342E774F" w14:textId="5C05A94F" w:rsidR="009B262A" w:rsidRPr="009B262A" w:rsidRDefault="006C78BB" w:rsidP="00E76100">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>WRR000</w:t>
       </w:r>
       <w:r w:rsidR="00D725FA">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>_transform.x</w:t>
       </w:r>
       <w:r w:rsidR="00F92E61">
         <w:t>slt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2317FF4D" w14:textId="3B9C5FF2" w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidRDefault="006C78BB" w:rsidP="006C78BB"/>
     <w:sectPr w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidSect="00074453">
-      <w:footerReference w:type="default" r:id="rId31"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5E7FB7" w14:textId="77777777" w:rsidR="00C872BA" w:rsidRDefault="00C872BA" w:rsidP="009303D8">
+    <w:p w14:paraId="5E775E9B" w14:textId="77777777" w:rsidR="00407CA6" w:rsidRDefault="00407CA6" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ECB382F" w14:textId="77777777" w:rsidR="00C872BA" w:rsidRDefault="00C872BA" w:rsidP="009303D8">
+    <w:p w14:paraId="417547C5" w14:textId="77777777" w:rsidR="00407CA6" w:rsidRDefault="00407CA6" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23CF672E" w14:textId="77777777" w:rsidR="00C872BA" w:rsidRDefault="00C872BA">
+    <w:p w14:paraId="34D043D6" w14:textId="77777777" w:rsidR="00407CA6" w:rsidRDefault="00407CA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Bk">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Open Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
@@ -12390,187 +11380,185 @@
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="55208508"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="38A147A0" w14:textId="710FAE78" w:rsidR="007D0879" w:rsidRDefault="007D0879">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-378466127"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="557C0A07" w14:textId="77777777" w:rsidR="00671325" w:rsidRPr="00671325" w:rsidRDefault="00671325" w:rsidP="00671325">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4536"/>
             <w:tab w:val="right" w:pos="9072"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13F2C52D" w14:textId="77777777" w:rsidR="00C872BA" w:rsidRDefault="00C872BA" w:rsidP="009303D8">
+    <w:p w14:paraId="386E48F3" w14:textId="77777777" w:rsidR="00407CA6" w:rsidRDefault="00407CA6" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377FC2C0" w14:textId="77777777" w:rsidR="00C872BA" w:rsidRDefault="00C872BA" w:rsidP="009303D8">
+    <w:p w14:paraId="39C2BB21" w14:textId="77777777" w:rsidR="00407CA6" w:rsidRDefault="00407CA6" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B11FFC4" w14:textId="77777777" w:rsidR="00C872BA" w:rsidRDefault="00C872BA">
+    <w:p w14:paraId="35CABEEF" w14:textId="77777777" w:rsidR="00407CA6" w:rsidRDefault="00407CA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04F9D2D4" w14:textId="522C0B08" w:rsidR="001D2E9B" w:rsidRDefault="001D2E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EB01B2D" wp14:editId="4EA8A81A">
           <wp:extent cx="3186007" cy="650123"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Obraz 12" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -12590,54 +11578,54 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3202766" cy="653543"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:rect id="_x0000_i1076" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+      <v:rect id="_x0000_i1025" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B17A3EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58DE9C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -16182,195 +15170,195 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="165828228">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="208539533">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1849251185">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2147234275">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="891188654">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1747604408">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="248001201">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1742094492">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1780755884">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1142767890">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1001666673">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1478647114">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2106807790">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="631716445">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1976645497">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1491289538">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1331256441">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="429740101">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1057053930">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1662998861">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="954023232">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2075469841">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="974600028">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1743091656">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1610775847">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="578566098">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1722679374">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="509368587">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1794324331">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1099449802">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="661085179">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1289584237">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="341710974">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1361010878">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="280302788">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1891528737">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1349261407">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1219979451">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="563217490">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1916822075">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="62872779">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1690715530">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="202140091">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C62BE"/>
     <w:rsid w:val="00000061"/>
     <w:rsid w:val="0000138E"/>
     <w:rsid w:val="0000263F"/>
     <w:rsid w:val="00002E0B"/>
@@ -16686,50 +15674,51 @@
     <w:rsid w:val="003B4BBB"/>
     <w:rsid w:val="003C29AC"/>
     <w:rsid w:val="003C4B4A"/>
     <w:rsid w:val="003D0284"/>
     <w:rsid w:val="003D0939"/>
     <w:rsid w:val="003D23D3"/>
     <w:rsid w:val="003D2BE8"/>
     <w:rsid w:val="003D3223"/>
     <w:rsid w:val="003D53A7"/>
     <w:rsid w:val="003D66A2"/>
     <w:rsid w:val="003D7A3F"/>
     <w:rsid w:val="003E04F8"/>
     <w:rsid w:val="003E1A4B"/>
     <w:rsid w:val="003E5283"/>
     <w:rsid w:val="003E5CA4"/>
     <w:rsid w:val="003E660E"/>
     <w:rsid w:val="003F1BE3"/>
     <w:rsid w:val="003F1DA5"/>
     <w:rsid w:val="003F3905"/>
     <w:rsid w:val="00400B26"/>
     <w:rsid w:val="00400B31"/>
     <w:rsid w:val="004047F0"/>
     <w:rsid w:val="004061C9"/>
     <w:rsid w:val="00407259"/>
     <w:rsid w:val="00407AEA"/>
+    <w:rsid w:val="00407CA6"/>
     <w:rsid w:val="0041229F"/>
     <w:rsid w:val="004129DE"/>
     <w:rsid w:val="00414ED1"/>
     <w:rsid w:val="00420371"/>
     <w:rsid w:val="00421AB1"/>
     <w:rsid w:val="00423372"/>
     <w:rsid w:val="00425AE0"/>
     <w:rsid w:val="00432008"/>
     <w:rsid w:val="00432628"/>
     <w:rsid w:val="004364B0"/>
     <w:rsid w:val="00444CA0"/>
     <w:rsid w:val="00444E2D"/>
     <w:rsid w:val="00445BE8"/>
     <w:rsid w:val="00447301"/>
     <w:rsid w:val="00447969"/>
     <w:rsid w:val="00455242"/>
     <w:rsid w:val="0046300B"/>
     <w:rsid w:val="00464027"/>
     <w:rsid w:val="00464FDF"/>
     <w:rsid w:val="00465FF3"/>
     <w:rsid w:val="00466B9C"/>
     <w:rsid w:val="00474122"/>
     <w:rsid w:val="004749A5"/>
     <w:rsid w:val="004768A7"/>
     <w:rsid w:val="00476E57"/>
@@ -17316,50 +16305,51 @@
     <w:rsid w:val="00B00D81"/>
     <w:rsid w:val="00B00EAD"/>
     <w:rsid w:val="00B052AB"/>
     <w:rsid w:val="00B06F29"/>
     <w:rsid w:val="00B076AD"/>
     <w:rsid w:val="00B07716"/>
     <w:rsid w:val="00B11981"/>
     <w:rsid w:val="00B121F1"/>
     <w:rsid w:val="00B13DA2"/>
     <w:rsid w:val="00B13F35"/>
     <w:rsid w:val="00B142D4"/>
     <w:rsid w:val="00B15F52"/>
     <w:rsid w:val="00B15FD3"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B21CEA"/>
     <w:rsid w:val="00B23970"/>
     <w:rsid w:val="00B24CD7"/>
     <w:rsid w:val="00B254CA"/>
     <w:rsid w:val="00B259AB"/>
     <w:rsid w:val="00B2663A"/>
     <w:rsid w:val="00B302F7"/>
     <w:rsid w:val="00B3242A"/>
     <w:rsid w:val="00B3512F"/>
     <w:rsid w:val="00B3572C"/>
     <w:rsid w:val="00B35CAA"/>
+    <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00B36A30"/>
     <w:rsid w:val="00B37E62"/>
     <w:rsid w:val="00B43CE1"/>
     <w:rsid w:val="00B44253"/>
     <w:rsid w:val="00B457DE"/>
     <w:rsid w:val="00B45E3D"/>
     <w:rsid w:val="00B51345"/>
     <w:rsid w:val="00B5529E"/>
     <w:rsid w:val="00B55AB9"/>
     <w:rsid w:val="00B564A9"/>
     <w:rsid w:val="00B566D4"/>
     <w:rsid w:val="00B57CE9"/>
     <w:rsid w:val="00B60A9D"/>
     <w:rsid w:val="00B6214D"/>
     <w:rsid w:val="00B62EB2"/>
     <w:rsid w:val="00B634A6"/>
     <w:rsid w:val="00B6694E"/>
     <w:rsid w:val="00B67C94"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B7154C"/>
     <w:rsid w:val="00B7162C"/>
     <w:rsid w:val="00B72273"/>
     <w:rsid w:val="00B72B99"/>
     <w:rsid w:val="00B7312B"/>
     <w:rsid w:val="00B73643"/>
@@ -17657,50 +16647,51 @@
     <w:rsid w:val="00EF3720"/>
     <w:rsid w:val="00EF49E4"/>
     <w:rsid w:val="00EF4F22"/>
     <w:rsid w:val="00EF6862"/>
     <w:rsid w:val="00EF7CE2"/>
     <w:rsid w:val="00F056D7"/>
     <w:rsid w:val="00F05E7E"/>
     <w:rsid w:val="00F073E1"/>
     <w:rsid w:val="00F103BB"/>
     <w:rsid w:val="00F12C1E"/>
     <w:rsid w:val="00F1450C"/>
     <w:rsid w:val="00F174A7"/>
     <w:rsid w:val="00F17FD9"/>
     <w:rsid w:val="00F2211C"/>
     <w:rsid w:val="00F222A0"/>
     <w:rsid w:val="00F22380"/>
     <w:rsid w:val="00F223EE"/>
     <w:rsid w:val="00F23684"/>
     <w:rsid w:val="00F2382D"/>
     <w:rsid w:val="00F25945"/>
     <w:rsid w:val="00F31D34"/>
     <w:rsid w:val="00F343A7"/>
     <w:rsid w:val="00F41189"/>
     <w:rsid w:val="00F42135"/>
     <w:rsid w:val="00F448ED"/>
+    <w:rsid w:val="00F478E9"/>
     <w:rsid w:val="00F47D55"/>
     <w:rsid w:val="00F56234"/>
     <w:rsid w:val="00F566CF"/>
     <w:rsid w:val="00F57304"/>
     <w:rsid w:val="00F62548"/>
     <w:rsid w:val="00F625A0"/>
     <w:rsid w:val="00F72351"/>
     <w:rsid w:val="00F75C78"/>
     <w:rsid w:val="00F77E68"/>
     <w:rsid w:val="00F80A19"/>
     <w:rsid w:val="00F81022"/>
     <w:rsid w:val="00F812BE"/>
     <w:rsid w:val="00F812DD"/>
     <w:rsid w:val="00F81787"/>
     <w:rsid w:val="00F81EE4"/>
     <w:rsid w:val="00F834E0"/>
     <w:rsid w:val="00F86E74"/>
     <w:rsid w:val="00F879DB"/>
     <w:rsid w:val="00F9025A"/>
     <w:rsid w:val="00F90595"/>
     <w:rsid w:val="00F91091"/>
     <w:rsid w:val="00F912BB"/>
     <w:rsid w:val="00F926DA"/>
     <w:rsid w:val="00F92E61"/>
     <w:rsid w:val="00F93B4B"/>
@@ -17787,65 +16778,65 @@
     <w:rsid w:val="6B820806"/>
     <w:rsid w:val="6E32D7F0"/>
     <w:rsid w:val="713D45DD"/>
     <w:rsid w:val="737A6E18"/>
     <w:rsid w:val="7875DACB"/>
     <w:rsid w:val="7D70FC42"/>
     <w:rsid w:val="7D92FDFC"/>
     <w:rsid w:val="7DCB1513"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48FFDF56-90E4-4388-A821-76D7F89C12B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21737,51 +20728,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="4"/>
       <w:szCs w:val="4"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="attribute-box">
     <w:name w:val="attribute-box"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="006C78BB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="171070077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="199972591">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21903,51 +20894,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1636906341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\IUIS\AppData\Local\Temp\f9f14830-2735-46d5-8ca2-5dc0f5db1aab_PUESCKUD_SZPROT_SXML_w_8_10_20240729.zip.aab\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -22128,50 +21119,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="004bd2c7-a045-4aec-92ba-df4032089123">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E3B20D911E2FC498738007EA987DD07" ma:contentTypeVersion="14" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="8183ad378a442ca6bf79ca7ab175cb5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004bd2c7-a045-4aec-92ba-df4032089123" xmlns:ns3="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0d764929c364341412473754a77ebafd" ns2:_="" ns3:_="">
     <xsd:import namespace="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <xsd:import namespace="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -22356,158 +21362,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
+    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C324FF6-CF7B-4C57-84D0-BC3B21F59816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1843</Words>
-  <Characters>11060</Characters>
+  <Words>1033</Words>
+  <Characters>6204</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o dezaktytwacje danych osoby fizycznej WRR0003</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12878</CharactersWithSpaces>
+  <CharactersWithSpaces>7223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o dezaktytwacje danych osoby fizycznej WRR0003</dc:title>
   <dc:subject/>
+  <cp:keywords>SZPROT</cp:keywords>
   <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008E3B20D911E2FC498738007EA987DD07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MFCATEGORY">
     <vt:lpwstr>InformacjePubliczneInformacjeSektoraPublicznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvkhYFwYJBM1maEm7snZMTiPsNNs+DNuRvW+BCaKxHmJjw==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MFClassificationDate">
     <vt:lpwstr>2023-09-12T12:01:35.5951649+02:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MFClassifiedBySID">