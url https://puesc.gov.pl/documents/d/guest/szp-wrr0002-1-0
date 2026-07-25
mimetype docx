--- v1 (2025-11-01)
+++ v2 (2026-07-25)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="4DDBE90B" w14:textId="17A2E00A" w:rsidR="008E0B0A" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0B0A">
         <w:t>SZPROT PLUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208DFAE8" w14:textId="77777777" w:rsidR="009C12C7" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r>
         <w:t>System Zintegrowanej Rejestracji Przedsiębiorców</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E222760" w14:textId="3CD4D67C" w:rsidR="00FE0468" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o </w:t>
       </w:r>
@@ -82,76 +82,64 @@
       </w:r>
       <w:r w:rsidR="008104D0">
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54368DC3" w14:textId="77777777" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067357B5" w14:textId="4D8559D7" w:rsidR="003D0284" w:rsidRDefault="003D0284">
+    <w:p w14:paraId="067357B5" w14:textId="76745623" w:rsidR="003D0284" w:rsidRDefault="003D0284">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc180051977"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metryka dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Metryka dokumentu, która zawiera podstawowe informacje dotyczące dokumentu."/>
       </w:tblPr>
@@ -471,76 +459,64 @@
           <w:p w14:paraId="2D4B6E56" w14:textId="77777777" w:rsidR="006228E1" w:rsidRPr="00BB6876" w:rsidRDefault="006228E1" w:rsidP="006228E1">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Liczba stron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D4920A" w14:textId="08E77126" w:rsidR="006228E1" w:rsidRPr="004C1F31" w:rsidRDefault="009803B9" w:rsidP="006228E1">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34F60EF8" w14:textId="3BD02726" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
+    <w:p w14:paraId="34F60EF8" w14:textId="30DC4A13" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc180051978"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Historia dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9057" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Historia zmian dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="2302"/>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="1272"/>
         <w:gridCol w:w="2004"/>
       </w:tblGrid>
       <w:tr w:rsidR="00884176" w:rsidRPr="00D261DB" w14:paraId="76B8C42B" w14:textId="77777777" w:rsidTr="737A6E18">
@@ -1049,1740 +1025,839 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-424728939"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="20A77E44" w14:textId="7CB5CF0B" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="004C4F37">
           <w:pPr>
             <w:pStyle w:val="Nagwekspisutreci"/>
           </w:pPr>
           <w:r>
             <w:t>Spis treści</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7DA8404F" w14:textId="1D070080" w:rsidR="009803B9" w:rsidRDefault="00F812BE" w:rsidP="009803B9">
+        <w:p w14:paraId="7DA8404F" w14:textId="3AEC8DD4" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:fldChar w:fldCharType="begin"/>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Opis dokumentu</w:t>
           </w:r>
           <w:r>
-            <w:fldChar w:fldCharType="separate"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
           </w:r>
-          <w:hyperlink w:anchor="_Toc180051964" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AB80D3D" w14:textId="58C4DFED" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="3AB80D3D" w14:textId="6F3F4E90" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051965" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Cel dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="41E09E6C" w14:textId="012CDB3E" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="41E09E6C" w14:textId="403E3EB5" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051966" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zastosowanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="612A7717" w14:textId="3368E5B8" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="612A7717" w14:textId="0587E294" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051967" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Obowiązywanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="35278FBD" w14:textId="344459E9" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="35278FBD" w14:textId="254A3131" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051968" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="49C20C18" w14:textId="68CDEB9C" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="49C20C18" w14:textId="248C58B6" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051969" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3456C4AB" w14:textId="12A92D71" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="3456C4AB" w14:textId="6FBA3465" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051970" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7FC3A6B0" w14:textId="265362D6" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="7FC3A6B0" w14:textId="41BDC1C6" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051971" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Słownik przyjętych skrótów i terminów</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="0FDEB496" w14:textId="37F8A45C" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="0FDEB496" w14:textId="79746A3E" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051972" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Skróty i akronimy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="6DC2A1B3" w14:textId="18D1A6B2" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+        <w:p w14:paraId="6DC2A1B3" w14:textId="6D11565D" w:rsidR="009803B9" w:rsidRDefault="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051973" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Terminy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5EC24D9B" w14:textId="2913E669" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
+        <w:p w14:paraId="5EC24D9B" w14:textId="57A2A6A2" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051974" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zawartość merytoryczna dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>7</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5F281DA1" w14:textId="4C8B6C54" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
+        <w:p w14:paraId="5F281DA1" w14:textId="42EB6FD9" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051975" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Specyfikacja wniosku WRR0002</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>8</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2105A007" w14:textId="0BB6759F" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
+        <w:p w14:paraId="2105A007" w14:textId="5C90ACB9" w:rsidR="009803B9" w:rsidRDefault="009803B9" w:rsidP="009803B9">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc180051976" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00001677">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Załączniki</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>9</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="54A3B4D1" w14:textId="6FD8EDA7" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="00541A52">
+        <w:p w14:paraId="54A3B4D1" w14:textId="4027336C" w:rsidR="00F812BE" w:rsidRDefault="00000000" w:rsidP="00541A52">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
-          <w:r>
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="169D73B7" w14:textId="77777777" w:rsidR="006228E1" w:rsidRDefault="006228E1">
       <w:pPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DF1522" w14:textId="25A3C3DB" w:rsidR="003D0284" w:rsidRDefault="006F0E1F" w:rsidP="00F2211C">
       <w:pPr>
         <w:pStyle w:val="Nagwekspisutreci"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Spis tabel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9E24A6" w14:textId="62D5E932" w:rsidR="009803B9" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="1F9E24A6" w14:textId="3CADCF37" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 1. Metryka dokumentu</w:t>
+      </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...63 lines deleted...]
-      </w:hyperlink>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="10F0BBF0" w14:textId="560CFFB3" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+    <w:p w14:paraId="10F0BBF0" w14:textId="425FFC7A" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180051978" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 2. Historia dokumentu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E66B289" w14:textId="295373B9" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+    <w:p w14:paraId="7E66B289" w14:textId="534B0EAB" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180051979" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 3. Wykaz dokumentów obowiązujących</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44DC357E" w14:textId="793D3D5E" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+    <w:p w14:paraId="44DC357E" w14:textId="52400599" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180051980" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 4. Wykaz dokumentów pomocniczych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4EFD0933" w14:textId="7611A1F6" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+    <w:p w14:paraId="4EFD0933" w14:textId="31D33F71" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180051981" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 5. Wykaz skrótów i akronimów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C56CEFB" w14:textId="61EFD882" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+    <w:p w14:paraId="5C56CEFB" w14:textId="0DBC538B" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180051982" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 6. Wykaz definicji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="094F4AC7" w14:textId="081FE78F" w:rsidR="009803B9" w:rsidRDefault="009803B9">
+    <w:p w14:paraId="094F4AC7" w14:textId="52180857" w:rsidR="009803B9" w:rsidRDefault="009803B9">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180051983" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 7. Powiązanie plików XSD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE8830" w14:textId="41F474BB" w:rsidR="007D0879" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="7FEE8830" w14:textId="4FF31D09" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D0879">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0942D2E3" w14:textId="22A2AEEB" w:rsidR="00995C17" w:rsidRPr="004C4F37" w:rsidRDefault="00915933" w:rsidP="004C4F37">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc180051964"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Opis dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="031ABC6C" w14:textId="43BE61A8" w:rsidR="00995C17" w:rsidRPr="00B2663A" w:rsidRDefault="00995C17" w:rsidP="00B2663A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc180051965"/>
       <w:r w:rsidRPr="00B2663A">
         <w:t>Cel dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="71F20231" w14:textId="37716A31" w:rsidR="00915933" w:rsidRPr="009C7381" w:rsidRDefault="00915933" w:rsidP="00915933">
@@ -2873,78 +1948,63 @@
     <w:p w14:paraId="2B2AB39D" w14:textId="24318551" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:r w:rsidRPr="00915933">
         <w:t>Specyfikacja obowiązuje od wdrożenia systemu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4474D" w14:textId="6F64434E" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc180051968"/>
       <w:r>
         <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="747700A4" w14:textId="07B44D61" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc180051969"/>
       <w:r>
         <w:t>Dokumenty obowiązujące</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1506C019" w14:textId="4AF8C207" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="1506C019" w14:textId="29719CB3" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc180051979"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>. Wykaz dokumentów obowiązujących</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów obowiązujących"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="2450"/>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1450"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C3FA8" w14:paraId="5C787E0A" w14:textId="77777777" w:rsidTr="006228E1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3085,78 +2145,63 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>n/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10AE1495" w14:textId="61E6289A" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc180051970"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Dokumenty pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="5FAF45E1" w14:textId="0BE07FD8" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="5FAF45E1" w14:textId="654EC03D" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc180051980"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00807D9D">
         <w:t>. Wykaz dokumentów pomocniczych</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów pomocnicznych"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2467"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="7DFDCA5D" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3306,78 +2351,63 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7350E92C" w14:textId="78089F39" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc180051971"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Słownik przyjętych skrótów i terminów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7DD15746" w14:textId="263FE35B" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc180051972"/>
       <w:r>
         <w:t>Skróty i akronimy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="2D0B9451" w14:textId="112FCC71" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="2D0B9451" w14:textId="17C516B2" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc180051981"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E67A7">
         <w:t>. Wykaz skrótów i akronimów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz skrótów i akronimów wykorzystywanych w dalszej części dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="25BF8D29" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -3562,78 +2592,63 @@
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve">XML </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052465A">
               <w:t>Schema</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - standard służący do definiowania struktury dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66E4643F" w14:textId="7D150E58" w:rsidR="005121E9" w:rsidRDefault="005121E9" w:rsidP="005121E9">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc180051973"/>
       <w:r>
         <w:t>Terminy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="715DB4BD" w14:textId="45A4F868" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="715DB4BD" w14:textId="6E9499F7" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc180051982"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FA734F">
         <w:t>. Wykaz definicji</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wyjaśnienia terminów zawartych w dokumentacji"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="4C95DE2A" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -3861,78 +2876,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00913DBD">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Typy_1.0.xsd</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55787336" w14:textId="4A9CE1C2" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="55787336" w14:textId="5B398AC9" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc180051983"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EB2777">
         <w:t>. Powiązanie plików XSD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz powiązanych plików i opis ich zawartości"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C0357" w:rsidRPr="000C3FA8" w14:paraId="4582B551" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -4186,270 +3186,258 @@
         <w:t>aktualizacje</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> danych osoby fizycznej w portalu PUESC do systemu SZPROT PLUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA2267D" w14:textId="0F630959" w:rsidR="00CD5659" w:rsidRDefault="00CD5659" w:rsidP="005C0357">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5659">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schematy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11345FDE" w14:textId="6A981982" w:rsidR="002D1385" w:rsidRPr="002D1385" w:rsidRDefault="002D1385" w:rsidP="002D1385">
+    <w:p w14:paraId="11345FDE" w14:textId="18DB21CE" w:rsidR="002D1385" w:rsidRPr="002D1385" w:rsidRDefault="002D1385" w:rsidP="002D1385">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">plik: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WRR0002_1.0.xsd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przestrzeń nazw: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>http://www.mf.gov.pl/schematy/SZPROT/e-Klient/WRR0002/1.0.xsd</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">plik: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Typy_1.0.xsd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przestrzeń nazw: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>http://www.mf.gov.pl/schematy/SZPROT/Typy/1.0.xsd</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">plik: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WRR0001_1.0.xsd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przestrzeń nazw: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>http://www.mf.gov.pl/schematy/SZPROT/e-Klient/WRR0001/1.0.xsd</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">plik: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xmldsig-core-schema.xsd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przestrzeń nazw: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00001677">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>http://www.w3.org/2000/09/xmldsig#</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="61E23197" w14:textId="4CB74BB7" w:rsidR="00CD5659" w:rsidRDefault="006C78BB" w:rsidP="00CD5659">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C78BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Struktura</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
@@ -4458,69 +3446,66 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="841"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="661"/>
         <w:gridCol w:w="56"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D1385" w14:paraId="59FB5859" w14:textId="77777777" w:rsidTr="002D1385">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A63D996" w14:textId="77777777" w:rsidR="002D1385" w:rsidRDefault="00F834E0">
+          <w:p w14:paraId="5A63D996" w14:textId="4A3E9132" w:rsidR="002D1385" w:rsidRDefault="002D1385">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:anchor="-1966761639" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00001677">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WRR0002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="439F2583" w14:textId="77777777" w:rsidR="002D1385" w:rsidRDefault="002D1385">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4776,51 +3761,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="078FFBCD" w14:textId="77777777" w:rsidR="002D1385" w:rsidRDefault="002D1385">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A9C2BD2" w14:textId="77777777" w:rsidR="002D1385" w:rsidRDefault="00F834E0" w:rsidP="002D1385">
+    <w:p w14:paraId="6A9C2BD2" w14:textId="77777777" w:rsidR="002D1385" w:rsidRDefault="00000000" w:rsidP="002D1385">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="426C1043">
           <v:rect id="_x0000_i1026" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B15A8AB" w14:textId="77777777" w:rsidR="009B262A" w:rsidRDefault="009B262A" w:rsidP="009B262A">
       <w:pPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -4930,130 +3915,129 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="342E774F" w14:textId="5D8FCBE4" w:rsidR="009B262A" w:rsidRPr="009B262A" w:rsidRDefault="006C78BB" w:rsidP="00E76100">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>WRR000</w:t>
       </w:r>
       <w:r w:rsidR="009B262A">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>_transform.x</w:t>
       </w:r>
       <w:r w:rsidR="00F92E61">
         <w:t>slt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2317FF4D" w14:textId="64CE5037" w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidRDefault="006C78BB" w:rsidP="006C78BB"/>
     <w:sectPr w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidSect="00074453">
-      <w:footerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66998585" w14:textId="77777777" w:rsidR="00F834E0" w:rsidRDefault="00F834E0" w:rsidP="009303D8">
+    <w:p w14:paraId="20FB37ED" w14:textId="77777777" w:rsidR="001300B6" w:rsidRDefault="001300B6" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B04AD1" w14:textId="77777777" w:rsidR="00F834E0" w:rsidRDefault="00F834E0" w:rsidP="009303D8">
+    <w:p w14:paraId="0A7EB982" w14:textId="77777777" w:rsidR="001300B6" w:rsidRDefault="001300B6" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BD0E2D3" w14:textId="77777777" w:rsidR="00F834E0" w:rsidRDefault="00F834E0">
+    <w:p w14:paraId="0FFA3F7B" w14:textId="77777777" w:rsidR="001300B6" w:rsidRDefault="001300B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Bk">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Open Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
@@ -5066,201 +4050,199 @@
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Black">
     <w:panose1 w:val="020F0A02020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="55208508"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="38A147A0" w14:textId="710FAE78" w:rsidR="007D0879" w:rsidRDefault="007D0879">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-378466127"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="557C0A07" w14:textId="77777777" w:rsidR="00671325" w:rsidRPr="00671325" w:rsidRDefault="00671325" w:rsidP="00671325">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4536"/>
             <w:tab w:val="right" w:pos="9072"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37A057D5" w14:textId="77777777" w:rsidR="00F834E0" w:rsidRDefault="00F834E0" w:rsidP="009303D8">
+    <w:p w14:paraId="7FAF965D" w14:textId="77777777" w:rsidR="001300B6" w:rsidRDefault="001300B6" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16EF67EC" w14:textId="77777777" w:rsidR="00F834E0" w:rsidRDefault="00F834E0" w:rsidP="009303D8">
+    <w:p w14:paraId="3DEB58D3" w14:textId="77777777" w:rsidR="001300B6" w:rsidRDefault="001300B6" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39AF02CC" w14:textId="77777777" w:rsidR="00F834E0" w:rsidRDefault="00F834E0">
+    <w:p w14:paraId="16D7E5FA" w14:textId="77777777" w:rsidR="001300B6" w:rsidRDefault="001300B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04F9D2D4" w14:textId="522C0B08" w:rsidR="001D2E9B" w:rsidRDefault="001D2E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EB01B2D" wp14:editId="4EA8A81A">
           <wp:extent cx="3186007" cy="650123"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Obraz 12" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -5280,54 +4262,54 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3202766" cy="653543"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:rect id="_x0000_i1738" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+      <v:rect id="_x0000_i1025" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B17A3EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58DE9C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -8872,218 +7854,219 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1962105450">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="417024827">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1080902969">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1451626765">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="417868361">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1145586574">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1822650993">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1275215017">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="160314363">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="781995414">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="595941170">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1524325580">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1433208688">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1471554363">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1098408778">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="10036691">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1027146829">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="734015662">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="935136950">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1772048488">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1974630306">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="514999846">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="100230011">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="449857937">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1019509865">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1447969102">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2070298171">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1118723221">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1902013974">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="81344073">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1230461237">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="586231499">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1594976382">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1628897551">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1422724359">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="29771450">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="310256159">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="141583495">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1798405217">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1703362419">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1739471370">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1790928974">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1894847961">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C62BE"/>
     <w:rsid w:val="00000061"/>
     <w:rsid w:val="0000138E"/>
+    <w:rsid w:val="00001677"/>
     <w:rsid w:val="0000263F"/>
     <w:rsid w:val="00010333"/>
     <w:rsid w:val="00013432"/>
     <w:rsid w:val="00014242"/>
     <w:rsid w:val="00016C56"/>
     <w:rsid w:val="0002057D"/>
     <w:rsid w:val="000206D0"/>
     <w:rsid w:val="0002116A"/>
     <w:rsid w:val="000261A3"/>
     <w:rsid w:val="00026F51"/>
     <w:rsid w:val="0002773A"/>
     <w:rsid w:val="00027A07"/>
     <w:rsid w:val="00033CF7"/>
     <w:rsid w:val="0003678F"/>
     <w:rsid w:val="00041657"/>
     <w:rsid w:val="000424E2"/>
     <w:rsid w:val="000430DC"/>
     <w:rsid w:val="000431B1"/>
     <w:rsid w:val="00045774"/>
     <w:rsid w:val="00046945"/>
     <w:rsid w:val="00047247"/>
     <w:rsid w:val="000500C4"/>
     <w:rsid w:val="000506F9"/>
     <w:rsid w:val="0005099B"/>
     <w:rsid w:val="000545EF"/>
@@ -9144,50 +8127,51 @@
     <w:rsid w:val="000F3C58"/>
     <w:rsid w:val="000F5334"/>
     <w:rsid w:val="000F6645"/>
     <w:rsid w:val="0010032B"/>
     <w:rsid w:val="0010328A"/>
     <w:rsid w:val="001035E2"/>
     <w:rsid w:val="00103971"/>
     <w:rsid w:val="00107B0D"/>
     <w:rsid w:val="00110DFE"/>
     <w:rsid w:val="00115820"/>
     <w:rsid w:val="00115E79"/>
     <w:rsid w:val="0011687E"/>
     <w:rsid w:val="00116CC7"/>
     <w:rsid w:val="0011730B"/>
     <w:rsid w:val="001178B2"/>
     <w:rsid w:val="00117A4A"/>
     <w:rsid w:val="001216C7"/>
     <w:rsid w:val="00122F2E"/>
     <w:rsid w:val="0012330F"/>
     <w:rsid w:val="0012390B"/>
     <w:rsid w:val="00125669"/>
     <w:rsid w:val="00125BB6"/>
     <w:rsid w:val="001261C5"/>
     <w:rsid w:val="0012630B"/>
     <w:rsid w:val="001269BF"/>
+    <w:rsid w:val="001300B6"/>
     <w:rsid w:val="00131FD1"/>
     <w:rsid w:val="00133A14"/>
     <w:rsid w:val="0013462A"/>
     <w:rsid w:val="001347DD"/>
     <w:rsid w:val="00136811"/>
     <w:rsid w:val="001374C5"/>
     <w:rsid w:val="001400C5"/>
     <w:rsid w:val="00142438"/>
     <w:rsid w:val="001426F2"/>
     <w:rsid w:val="00143E5F"/>
     <w:rsid w:val="00145290"/>
     <w:rsid w:val="00145AE1"/>
     <w:rsid w:val="001463CA"/>
     <w:rsid w:val="001509D0"/>
     <w:rsid w:val="00152E1A"/>
     <w:rsid w:val="001542F8"/>
     <w:rsid w:val="00154DE7"/>
     <w:rsid w:val="00156ED0"/>
     <w:rsid w:val="001578D2"/>
     <w:rsid w:val="00157978"/>
     <w:rsid w:val="00157A4C"/>
     <w:rsid w:val="00164BDC"/>
     <w:rsid w:val="001653B7"/>
     <w:rsid w:val="00172A49"/>
     <w:rsid w:val="00175646"/>
@@ -10001,50 +8985,51 @@
     <w:rsid w:val="00B00D81"/>
     <w:rsid w:val="00B00EAD"/>
     <w:rsid w:val="00B052AB"/>
     <w:rsid w:val="00B06F29"/>
     <w:rsid w:val="00B076AD"/>
     <w:rsid w:val="00B07716"/>
     <w:rsid w:val="00B11981"/>
     <w:rsid w:val="00B121F1"/>
     <w:rsid w:val="00B13DA2"/>
     <w:rsid w:val="00B13F35"/>
     <w:rsid w:val="00B142D4"/>
     <w:rsid w:val="00B15F52"/>
     <w:rsid w:val="00B15FD3"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B21CEA"/>
     <w:rsid w:val="00B23970"/>
     <w:rsid w:val="00B24CD7"/>
     <w:rsid w:val="00B254CA"/>
     <w:rsid w:val="00B259AB"/>
     <w:rsid w:val="00B2663A"/>
     <w:rsid w:val="00B302F7"/>
     <w:rsid w:val="00B3242A"/>
     <w:rsid w:val="00B3512F"/>
     <w:rsid w:val="00B3572C"/>
     <w:rsid w:val="00B35CAA"/>
+    <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00B36A30"/>
     <w:rsid w:val="00B37E62"/>
     <w:rsid w:val="00B43CE1"/>
     <w:rsid w:val="00B44253"/>
     <w:rsid w:val="00B457DE"/>
     <w:rsid w:val="00B45E3D"/>
     <w:rsid w:val="00B51345"/>
     <w:rsid w:val="00B5529E"/>
     <w:rsid w:val="00B55AB9"/>
     <w:rsid w:val="00B564A9"/>
     <w:rsid w:val="00B566D4"/>
     <w:rsid w:val="00B57CE9"/>
     <w:rsid w:val="00B60A9D"/>
     <w:rsid w:val="00B6214D"/>
     <w:rsid w:val="00B62EB2"/>
     <w:rsid w:val="00B634A6"/>
     <w:rsid w:val="00B6694E"/>
     <w:rsid w:val="00B67C94"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B7154C"/>
     <w:rsid w:val="00B7162C"/>
     <w:rsid w:val="00B72273"/>
     <w:rsid w:val="00B72B99"/>
     <w:rsid w:val="00B7312B"/>
     <w:rsid w:val="00B73643"/>
@@ -10468,65 +9453,65 @@
     <w:rsid w:val="6B820806"/>
     <w:rsid w:val="6E32D7F0"/>
     <w:rsid w:val="713D45DD"/>
     <w:rsid w:val="737A6E18"/>
     <w:rsid w:val="7875DACB"/>
     <w:rsid w:val="7D70FC42"/>
     <w:rsid w:val="7D92FDFC"/>
     <w:rsid w:val="7DCB1513"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48FFDF56-90E4-4388-A821-76D7F89C12B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14418,51 +13403,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="4"/>
       <w:szCs w:val="4"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="attribute-box">
     <w:name w:val="attribute-box"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="006C78BB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="171070077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="199972591">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14545,51 +13530,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1636906341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mf.gov.pl/schematy/SZPROT/e-Klient/WRR0001/1.0.xsd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mf.gov.pl/schematy/SZPROT/Typy/1.0.xsd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mf.gov.pl/schematy/SZPROT/e-Klient/WRR0002/1.0.xsd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.w3.org/2000/09/xmldsig" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -14774,50 +13759,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="004bd2c7-a045-4aec-92ba-df4032089123">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E3B20D911E2FC498738007EA987DD07" ma:contentTypeVersion="14" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="8183ad378a442ca6bf79ca7ab175cb5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004bd2c7-a045-4aec-92ba-df4032089123" xmlns:ns3="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0d764929c364341412473754a77ebafd" ns2:_="" ns3:_="">
     <xsd:import namespace="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <xsd:import namespace="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -15002,155 +14007,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
+    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C324FF6-CF7B-4C57-84D0-BC3B21F59816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>999</Words>
-  <Characters>5996</Characters>
+  <Words>728</Words>
+  <Characters>4370</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o aktualizacje danych osoby fizycznej WRR0002</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6982</CharactersWithSpaces>
+  <CharactersWithSpaces>5088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o aktualizacje danych osoby fizycznej WRR0002</dc:title>
   <dc:subject/>
   <dc:creator/>
+  <cp:keywords>SZPROT</cp:keywords>
   <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008E3B20D911E2FC498738007EA987DD07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MFCATEGORY">
     <vt:lpwstr>InformacjePubliczneInformacjeSektoraPublicznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvkhYFwYJBM1maEm7snZMTiPsNNs+DNuRvW+BCaKxHmJjw==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MFClassificationDate">
     <vt:lpwstr>2023-09-12T12:01:35.5951649+02:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MFClassifiedBySID">