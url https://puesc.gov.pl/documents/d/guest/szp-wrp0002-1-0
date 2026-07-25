--- v0 (2025-10-08)
+++ v1 (2026-07-25)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="4DDBE90B" w14:textId="17A2E00A" w:rsidR="008E0B0A" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0B0A">
         <w:t>SZPROT PLUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208DFAE8" w14:textId="77777777" w:rsidR="009C12C7" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r>
         <w:t>System Zintegrowanej Rejestracji Przedsiębiorców</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E222760" w14:textId="074B2B70" w:rsidR="00FE0468" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o </w:t>
       </w:r>
@@ -91,76 +91,64 @@
       </w:r>
       <w:r w:rsidR="008104D0">
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54368DC3" w14:textId="77777777" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067357B5" w14:textId="4D8559D7" w:rsidR="003D0284" w:rsidRDefault="003D0284">
+    <w:p w14:paraId="067357B5" w14:textId="342D39AD" w:rsidR="003D0284" w:rsidRDefault="003D0284">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc182400949"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metryka dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Metryka dokumentu, która zawiera podstawowe informacje dotyczące dokumentu."/>
       </w:tblPr>
@@ -480,76 +468,64 @@
           <w:p w14:paraId="2D4B6E56" w14:textId="77777777" w:rsidR="006228E1" w:rsidRPr="00BB6876" w:rsidRDefault="006228E1" w:rsidP="006228E1">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Liczba stron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D4920A" w14:textId="3780D781" w:rsidR="006228E1" w:rsidRPr="004C1F31" w:rsidRDefault="001F1423" w:rsidP="006228E1">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34F60EF8" w14:textId="3BD02726" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
+    <w:p w14:paraId="34F60EF8" w14:textId="57D8C632" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc182400950"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Historia dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="7053" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Historia zmian dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="2302"/>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="1272"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB6BF3" w:rsidRPr="00D261DB" w14:paraId="76B8C42B" w14:textId="77777777" w:rsidTr="00DB6BF3">
         <w:trPr>
@@ -960,1740 +936,839 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-424728939"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="20A77E44" w14:textId="7CB5CF0B" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="004C4F37">
           <w:pPr>
             <w:pStyle w:val="Nagwekspisutreci"/>
           </w:pPr>
           <w:r>
             <w:t>Spis treści</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="44BD58BD" w14:textId="4290F00C" w:rsidR="001F1423" w:rsidRDefault="00F812BE">
+        <w:p w14:paraId="44BD58BD" w14:textId="278DB45B" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:fldChar w:fldCharType="begin"/>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Opis dokumentu</w:t>
           </w:r>
           <w:r>
-            <w:fldChar w:fldCharType="separate"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
           </w:r>
-          <w:hyperlink w:anchor="_Toc185244787" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F0215D1" w14:textId="6317DC7D" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="2F0215D1" w14:textId="29D3F00E" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244788" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Cel dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7E0BAD84" w14:textId="23A4B4D9" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="7E0BAD84" w14:textId="3AC84D83" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244789" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zastosowanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="210CA2CE" w14:textId="351A8CBB" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="210CA2CE" w14:textId="267D2F45" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244790" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Obowiązywanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7CCE8A6E" w14:textId="220F9124" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="7CCE8A6E" w14:textId="5570D383" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244791" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1AA196BF" w14:textId="47C73CBB" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="1AA196BF" w14:textId="49363148" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244792" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="4420EFBC" w14:textId="7368F559" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="4420EFBC" w14:textId="58FD8CE4" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244793" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3E99CAAD" w14:textId="76F085D5" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="3E99CAAD" w14:textId="571CEFCD" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244794" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Słownik przyjętych skrótów i terminów</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2D011E59" w14:textId="7002EF1D" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="2D011E59" w14:textId="22B743CB" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244795" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Skróty i akronimy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1EF60B75" w14:textId="175BC178" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="1EF60B75" w14:textId="1A88DE30" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244796" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Terminy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="60225A26" w14:textId="464E1C51" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="60225A26" w14:textId="068B3203" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244797" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zawartość merytoryczna dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>7</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="20E94B0F" w14:textId="442AAC3B" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="20E94B0F" w14:textId="00BE2829" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244798" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Specyfikacja wniosku WRP0002</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>8</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="30F13D77" w14:textId="386D06FB" w:rsidR="001F1423" w:rsidRDefault="001F1423">
+        <w:p w14:paraId="30F13D77" w14:textId="79C0DC26" w:rsidR="001F1423" w:rsidRDefault="001F1423">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc185244799" w:history="1">
-[...71 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00D066E3">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Załączniki</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>10</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="54A3B4D1" w14:textId="31CFCEDB" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="00541A52">
+        <w:p w14:paraId="54A3B4D1" w14:textId="7BCDF71B" w:rsidR="00F812BE" w:rsidRDefault="00000000" w:rsidP="00541A52">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
-          <w:r>
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="169D73B7" w14:textId="77777777" w:rsidR="006228E1" w:rsidRDefault="006228E1">
       <w:pPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DF1522" w14:textId="25A3C3DB" w:rsidR="003D0284" w:rsidRDefault="006F0E1F" w:rsidP="00F2211C">
       <w:pPr>
         <w:pStyle w:val="Nagwekspisutreci"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Spis tabel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA18A9F" w14:textId="7A9875BB" w:rsidR="001C54F0" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="7BA18A9F" w14:textId="1B56D20B" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 1. Metryka dokumentu</w:t>
+      </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...63 lines deleted...]
-      </w:hyperlink>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F4FE88C" w14:textId="0DBB4050" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
+    <w:p w14:paraId="7F4FE88C" w14:textId="7BBFEB7E" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182400950" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 2. Historia dokumentu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37994D8D" w14:textId="1CBC7EA6" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
+    <w:p w14:paraId="37994D8D" w14:textId="39C5B500" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182400951" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 3. Wykaz dokumentów obowiązujących</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F40FC75" w14:textId="33E27940" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
+    <w:p w14:paraId="0F40FC75" w14:textId="795C3380" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182400952" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 4. Wykaz dokumentów pomocniczych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B21CD00" w14:textId="00D6B32C" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
+    <w:p w14:paraId="4B21CD00" w14:textId="25080747" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182400953" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 5. Wykaz skrótów i akronimów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AC25130" w14:textId="327B26BE" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
+    <w:p w14:paraId="6AC25130" w14:textId="28C89CB7" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182400954" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 6. Wykaz definicji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB196A0" w14:textId="66507E5D" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
+    <w:p w14:paraId="3BB196A0" w14:textId="78B5D3BA" w:rsidR="001C54F0" w:rsidRDefault="001C54F0">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182400955" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00D066E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 7. Powiązanie plików XSD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE8830" w14:textId="26EC3917" w:rsidR="007D0879" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="7FEE8830" w14:textId="149460EB" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D0879">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0942D2E3" w14:textId="22A2AEEB" w:rsidR="00995C17" w:rsidRPr="004C4F37" w:rsidRDefault="00915933" w:rsidP="004C4F37">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc185244787"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Opis dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="031ABC6C" w14:textId="43BE61A8" w:rsidR="00995C17" w:rsidRPr="00B2663A" w:rsidRDefault="00995C17" w:rsidP="00B2663A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc185244788"/>
       <w:r w:rsidRPr="00B2663A">
         <w:t>Cel dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="71F20231" w14:textId="00933B62" w:rsidR="00915933" w:rsidRPr="009C7381" w:rsidRDefault="00915933" w:rsidP="00915933">
@@ -2770,78 +1845,63 @@
     <w:p w14:paraId="2B2AB39D" w14:textId="24318551" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:r w:rsidRPr="00915933">
         <w:t>Specyfikacja obowiązuje od wdrożenia systemu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4474D" w14:textId="6F64434E" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc185244791"/>
       <w:r>
         <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="747700A4" w14:textId="07B44D61" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc185244792"/>
       <w:r>
         <w:t>Dokumenty obowiązujące</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1506C019" w14:textId="4AF8C207" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="1506C019" w14:textId="4BB89B43" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc182400951"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>. Wykaz dokumentów obowiązujących</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów obowiązujących"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="2450"/>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1450"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C3FA8" w14:paraId="5C787E0A" w14:textId="77777777" w:rsidTr="006228E1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -2982,78 +2042,63 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>n/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10AE1495" w14:textId="61E6289A" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc185244793"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Dokumenty pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="5FAF45E1" w14:textId="0BE07FD8" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="5FAF45E1" w14:textId="39621325" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc182400952"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00807D9D">
         <w:t>. Wykaz dokumentów pomocniczych</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów pomocnicznych"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2467"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="7DFDCA5D" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3203,78 +2248,63 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7350E92C" w14:textId="78089F39" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc185244794"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Słownik przyjętych skrótów i terminów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7DD15746" w14:textId="263FE35B" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc185244795"/>
       <w:r>
         <w:t>Skróty i akronimy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="2D0B9451" w14:textId="112FCC71" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="2D0B9451" w14:textId="5D03C330" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc182400953"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E67A7">
         <w:t>. Wykaz skrótów i akronimów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz skrótów i akronimów wykorzystywanych w dalszej części dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="25BF8D29" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -3284,53 +2314,55 @@
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="005121E9">
               <w:t>krót / Termin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="66633821" w14:textId="16B31C76" w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w:rsidRDefault="005121E9" w:rsidP="00C774FE">
             <w:r>
               <w:t>Opis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="29E6CC0E" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40972321" w14:textId="2854B60A" w:rsidR="005121E9" w:rsidRPr="000C3FA8" w:rsidRDefault="005121E9" w:rsidP="005121E9">
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052465A">
               <w:t>CRKiD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012B7C8A" w14:textId="0A812747" w:rsidR="005121E9" w:rsidRPr="000C3FA8" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052465A">
               <w:t>Centralne Repozytorium Komunikatów i Dokumentów – komponent Systemu SEAP PLUS, w którym przechowywane są komunikaty, dokumenty oraz ich metadane.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="3E653F69" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="298F0BDD" w14:textId="4D3E7516" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="0052465A">
@@ -3373,167 +2405,178 @@
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="5E445F8E" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A22E159" w14:textId="0012A28E" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="008B6E8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="272C018E" w14:textId="65F2DE80" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00515060">
-              <w:t>Extensible Markup Language</w:t>
+              <w:t>Extensible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00515060">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00515060">
+              <w:t>Markup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00515060">
+              <w:t xml:space="preserve"> Language</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - rozszerzalny język znaczników.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="6F18E7EE" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082A86ED" w14:textId="2986876E" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="008B6E8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XPath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6286F95A" w14:textId="29064514" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve">ang. </w:t>
             </w:r>
             <w:r w:rsidRPr="00515060">
-              <w:t>XML Path Language</w:t>
+              <w:t xml:space="preserve">XML </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00515060">
+              <w:t>Path</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00515060">
+              <w:t xml:space="preserve"> Language</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t>. Język służący do adresowania części dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="2A29D54D" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F985CA8" w14:textId="21E8A352" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53276A67" w14:textId="74CE4B0A" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="00515060">
-              <w:t>XML Schema</w:t>
+              <w:t xml:space="preserve">XML </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00515060">
+              <w:t>Schema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - standard służący do definiowania struktury dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66E4643F" w14:textId="7D150E58" w:rsidR="005121E9" w:rsidRDefault="005121E9" w:rsidP="005121E9">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc185244796"/>
       <w:r>
         <w:t>Terminy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="715DB4BD" w14:textId="45A4F868" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="715DB4BD" w14:textId="7A9F34AD" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc182400954"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FA734F">
         <w:t>. Wykaz definicji</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wyjaśnienia terminów zawartych w dokumentacji"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="4C95DE2A" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -3801,78 +2844,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00913DBD">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Typy_1.0.xsd</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55787336" w14:textId="4A9CE1C2" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="55787336" w14:textId="7484535A" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc182400955"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EB2777">
         <w:t>. Powiązanie plików XSD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz powiązanych plików i opis ich zawartości"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C0357" w:rsidRPr="000C3FA8" w14:paraId="4582B551" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -4462,69 +3490,66 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela została wygenerowana automatycznie, nie podlega modyfikacji w zakresie dostępności cyfrowej. Tabela zawiera strukturę formularza WRP0002 dla podmiotów w zakresie elektronicznej obsługi wniosku o rejestracje danych podmiotu."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="841"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="661"/>
         <w:gridCol w:w="56"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F72B6A" w14:paraId="17CB9B3D" w14:textId="77777777" w:rsidTr="00F72B6A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3980DA43" w14:textId="77777777" w:rsidR="00F72B6A" w:rsidRDefault="00F72B6A">
+          <w:p w14:paraId="3980DA43" w14:textId="20C51937" w:rsidR="00F72B6A" w:rsidRDefault="00F72B6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:anchor="-1968608681" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00D066E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WRP0002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F421B0D" w14:textId="77777777" w:rsidR="00F72B6A" w:rsidRDefault="00F72B6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5109,130 +4134,129 @@
       </w:pPr>
       <w:r>
         <w:t>WRP000</w:t>
       </w:r>
       <w:r w:rsidR="001E79CB">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>_01.xsd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313D446E" w14:textId="4E120773" w:rsidR="001E79CB" w:rsidRPr="009B262A" w:rsidRDefault="001E79CB" w:rsidP="001E79CB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>WRP0002_01.xsd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2317FF4D" w14:textId="5CEA28DD" w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidRDefault="006C78BB" w:rsidP="006C78BB"/>
     <w:sectPr w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidSect="00074453">
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58F3CA69" w14:textId="77777777" w:rsidR="00F71705" w:rsidRDefault="00F71705" w:rsidP="009303D8">
+    <w:p w14:paraId="4CC4AF22" w14:textId="77777777" w:rsidR="00F62759" w:rsidRDefault="00F62759" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B2A5CA2" w14:textId="77777777" w:rsidR="00F71705" w:rsidRDefault="00F71705" w:rsidP="009303D8">
+    <w:p w14:paraId="2AA65220" w14:textId="77777777" w:rsidR="00F62759" w:rsidRDefault="00F62759" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A4CE00E" w14:textId="77777777" w:rsidR="00F71705" w:rsidRDefault="00F71705">
+    <w:p w14:paraId="011DDCD3" w14:textId="77777777" w:rsidR="00F62759" w:rsidRDefault="00F62759">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Bk">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Open Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
@@ -5259,185 +4283,185 @@
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="55208508"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="38A147A0" w14:textId="710FAE78" w:rsidR="007D0879" w:rsidRDefault="007D0879">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-378466127"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="557C0A07" w14:textId="77777777" w:rsidR="00671325" w:rsidRPr="00671325" w:rsidRDefault="00671325" w:rsidP="00671325">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4536"/>
             <w:tab w:val="right" w:pos="9072"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="526DA7E2" w14:textId="77777777" w:rsidR="00F71705" w:rsidRDefault="00F71705" w:rsidP="009303D8">
+    <w:p w14:paraId="313F9534" w14:textId="77777777" w:rsidR="00F62759" w:rsidRDefault="00F62759" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E7A5773" w14:textId="77777777" w:rsidR="00F71705" w:rsidRDefault="00F71705" w:rsidP="009303D8">
+    <w:p w14:paraId="45CE4C8F" w14:textId="77777777" w:rsidR="00F62759" w:rsidRDefault="00F62759" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2459FC01" w14:textId="77777777" w:rsidR="00F71705" w:rsidRDefault="00F71705">
+    <w:p w14:paraId="5D6417E2" w14:textId="77777777" w:rsidR="00F62759" w:rsidRDefault="00F62759">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04F9D2D4" w14:textId="522C0B08" w:rsidR="001D2E9B" w:rsidRDefault="001D2E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EB01B2D" wp14:editId="4EA8A81A">
           <wp:extent cx="3186007" cy="650123"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Obraz 12" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -5457,54 +4481,54 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3202766" cy="653543"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:rect id="_x0000_i1051" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+      <v:rect id="_x0000_i1025" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B17A3EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58DE9C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -9279,53 +8303,54 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -10304,50 +9329,51 @@
     <w:rsid w:val="00B00D81"/>
     <w:rsid w:val="00B00EAD"/>
     <w:rsid w:val="00B052AB"/>
     <w:rsid w:val="00B06F29"/>
     <w:rsid w:val="00B076AD"/>
     <w:rsid w:val="00B07716"/>
     <w:rsid w:val="00B11981"/>
     <w:rsid w:val="00B121F1"/>
     <w:rsid w:val="00B13DA2"/>
     <w:rsid w:val="00B13F35"/>
     <w:rsid w:val="00B142D4"/>
     <w:rsid w:val="00B15F52"/>
     <w:rsid w:val="00B15FD3"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B21CEA"/>
     <w:rsid w:val="00B23970"/>
     <w:rsid w:val="00B24CD7"/>
     <w:rsid w:val="00B254CA"/>
     <w:rsid w:val="00B259AB"/>
     <w:rsid w:val="00B2663A"/>
     <w:rsid w:val="00B302F7"/>
     <w:rsid w:val="00B3242A"/>
     <w:rsid w:val="00B3512F"/>
     <w:rsid w:val="00B3572C"/>
     <w:rsid w:val="00B35CAA"/>
+    <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00B36A30"/>
     <w:rsid w:val="00B37E62"/>
     <w:rsid w:val="00B43CE1"/>
     <w:rsid w:val="00B44253"/>
     <w:rsid w:val="00B457DE"/>
     <w:rsid w:val="00B45E3D"/>
     <w:rsid w:val="00B51345"/>
     <w:rsid w:val="00B5529E"/>
     <w:rsid w:val="00B55AB9"/>
     <w:rsid w:val="00B564A9"/>
     <w:rsid w:val="00B566D4"/>
     <w:rsid w:val="00B57CE9"/>
     <w:rsid w:val="00B60A9D"/>
     <w:rsid w:val="00B6214D"/>
     <w:rsid w:val="00B62EB2"/>
     <w:rsid w:val="00B634A6"/>
     <w:rsid w:val="00B6694E"/>
     <w:rsid w:val="00B67C94"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B7154C"/>
     <w:rsid w:val="00B7162C"/>
     <w:rsid w:val="00B72273"/>
     <w:rsid w:val="00B72B99"/>
     <w:rsid w:val="00B7312B"/>
     <w:rsid w:val="00B73643"/>
@@ -10444,50 +9470,51 @@
     <w:rsid w:val="00CA6148"/>
     <w:rsid w:val="00CB0FE1"/>
     <w:rsid w:val="00CB231D"/>
     <w:rsid w:val="00CB4893"/>
     <w:rsid w:val="00CB7733"/>
     <w:rsid w:val="00CC014E"/>
     <w:rsid w:val="00CC70EA"/>
     <w:rsid w:val="00CC7EC0"/>
     <w:rsid w:val="00CD04B0"/>
     <w:rsid w:val="00CD23B2"/>
     <w:rsid w:val="00CD3762"/>
     <w:rsid w:val="00CD4DBD"/>
     <w:rsid w:val="00CD5022"/>
     <w:rsid w:val="00CD5659"/>
     <w:rsid w:val="00CD6EA6"/>
     <w:rsid w:val="00CD79E7"/>
     <w:rsid w:val="00CE30B4"/>
     <w:rsid w:val="00CE4C51"/>
     <w:rsid w:val="00CE59D1"/>
     <w:rsid w:val="00CE6884"/>
     <w:rsid w:val="00CF2AFA"/>
     <w:rsid w:val="00CF73F6"/>
     <w:rsid w:val="00D001C8"/>
     <w:rsid w:val="00D02C05"/>
     <w:rsid w:val="00D03C7D"/>
+    <w:rsid w:val="00D066E3"/>
     <w:rsid w:val="00D06C63"/>
     <w:rsid w:val="00D108A3"/>
     <w:rsid w:val="00D1293C"/>
     <w:rsid w:val="00D13137"/>
     <w:rsid w:val="00D1777A"/>
     <w:rsid w:val="00D17ED0"/>
     <w:rsid w:val="00D2223C"/>
     <w:rsid w:val="00D253A9"/>
     <w:rsid w:val="00D26380"/>
     <w:rsid w:val="00D268AD"/>
     <w:rsid w:val="00D271BA"/>
     <w:rsid w:val="00D30781"/>
     <w:rsid w:val="00D32F69"/>
     <w:rsid w:val="00D34A0A"/>
     <w:rsid w:val="00D35121"/>
     <w:rsid w:val="00D351B1"/>
     <w:rsid w:val="00D35838"/>
     <w:rsid w:val="00D35B6B"/>
     <w:rsid w:val="00D374A7"/>
     <w:rsid w:val="00D435F6"/>
     <w:rsid w:val="00D44C68"/>
     <w:rsid w:val="00D453B7"/>
     <w:rsid w:val="00D4583B"/>
     <w:rsid w:val="00D458FF"/>
     <w:rsid w:val="00D46C26"/>
@@ -10658,50 +9685,51 @@
     <w:rsid w:val="00F103BB"/>
     <w:rsid w:val="00F12C1E"/>
     <w:rsid w:val="00F1450C"/>
     <w:rsid w:val="00F174A7"/>
     <w:rsid w:val="00F17FD9"/>
     <w:rsid w:val="00F2211C"/>
     <w:rsid w:val="00F222A0"/>
     <w:rsid w:val="00F22380"/>
     <w:rsid w:val="00F223EE"/>
     <w:rsid w:val="00F23684"/>
     <w:rsid w:val="00F2382D"/>
     <w:rsid w:val="00F25945"/>
     <w:rsid w:val="00F31D34"/>
     <w:rsid w:val="00F343A7"/>
     <w:rsid w:val="00F36167"/>
     <w:rsid w:val="00F365CE"/>
     <w:rsid w:val="00F41189"/>
     <w:rsid w:val="00F42135"/>
     <w:rsid w:val="00F448ED"/>
     <w:rsid w:val="00F47D55"/>
     <w:rsid w:val="00F56234"/>
     <w:rsid w:val="00F566CF"/>
     <w:rsid w:val="00F57304"/>
     <w:rsid w:val="00F62548"/>
     <w:rsid w:val="00F625A0"/>
+    <w:rsid w:val="00F62759"/>
     <w:rsid w:val="00F71705"/>
     <w:rsid w:val="00F72351"/>
     <w:rsid w:val="00F72B6A"/>
     <w:rsid w:val="00F75C78"/>
     <w:rsid w:val="00F77E68"/>
     <w:rsid w:val="00F80A19"/>
     <w:rsid w:val="00F81022"/>
     <w:rsid w:val="00F812BE"/>
     <w:rsid w:val="00F812DD"/>
     <w:rsid w:val="00F81787"/>
     <w:rsid w:val="00F81EE4"/>
     <w:rsid w:val="00F834E0"/>
     <w:rsid w:val="00F86E74"/>
     <w:rsid w:val="00F879DB"/>
     <w:rsid w:val="00F9025A"/>
     <w:rsid w:val="00F90595"/>
     <w:rsid w:val="00F91091"/>
     <w:rsid w:val="00F912BB"/>
     <w:rsid w:val="00F926DA"/>
     <w:rsid w:val="00F92E61"/>
     <w:rsid w:val="00F93B4B"/>
     <w:rsid w:val="00F94251"/>
     <w:rsid w:val="00F95074"/>
     <w:rsid w:val="00F9757A"/>
     <w:rsid w:val="00FA1885"/>
@@ -10799,51 +9827,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48FFDF56-90E4-4388-A821-76D7F89C12B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14747,51 +13775,51 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML-wstpniesformatowanyZnak1">
     <w:name w:val="HTML - wstępnie sformatowany Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00176574"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:hint="default"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1710094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="37291239">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15004,51 +14032,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1636906341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15229,54 +14257,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="004bd2c7-a045-4aec-92ba-df4032089123">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E3B20D911E2FC498738007EA987DD07" ma:contentTypeVersion="14" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="8183ad378a442ca6bf79ca7ab175cb5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004bd2c7-a045-4aec-92ba-df4032089123" xmlns:ns3="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0d764929c364341412473754a77ebafd" ns2:_="" ns3:_="">
     <xsd:import namespace="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <xsd:import namespace="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -15461,145 +14505,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
+    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C324FF6-CF7B-4C57-84D0-BC3B21F59816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1002</Words>
-  <Characters>6017</Characters>
+  <Words>776</Words>
+  <Characters>4659</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o aktualizacje danych podmiotu w SISC WRP0002</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7005</CharactersWithSpaces>
+  <CharactersWithSpaces>5425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o aktualizacje danych podmiotu w SISC WRP0002</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords>SZPROT</cp:keywords>
   <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008E3B20D911E2FC498738007EA987DD07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">