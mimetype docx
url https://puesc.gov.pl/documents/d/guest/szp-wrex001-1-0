--- v0 (2025-10-08)
+++ v1 (2026-07-25)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="4DDBE90B" w14:textId="17A2E00A" w:rsidR="008E0B0A" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0B0A">
         <w:t>SZPROT PLUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208DFAE8" w14:textId="77777777" w:rsidR="009C12C7" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r>
         <w:t>System Zintegrowanej Rejestracji Przedsiębiorców</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E222760" w14:textId="4ED12380" w:rsidR="00FE0468" w:rsidRDefault="008E0B0A" w:rsidP="009C12C7">
       <w:pPr>
         <w:pStyle w:val="Nazwasystemu"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku </w:t>
       </w:r>
@@ -76,76 +76,64 @@
       </w:r>
       <w:r w:rsidR="008104D0">
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54368DC3" w14:textId="77777777" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067357B5" w14:textId="4D8559D7" w:rsidR="003D0284" w:rsidRDefault="003D0284">
+    <w:p w14:paraId="067357B5" w14:textId="7CAA51E8" w:rsidR="003D0284" w:rsidRDefault="003D0284">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc187833722"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metryka dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Metryka dokumentu, która zawiera podstawowe informacje dotyczące dokumentu."/>
       </w:tblPr>
@@ -453,76 +441,64 @@
           <w:p w14:paraId="2D4B6E56" w14:textId="77777777" w:rsidR="009C1E08" w:rsidRPr="00BB6876" w:rsidRDefault="009C1E08" w:rsidP="009C1E08">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB6876">
               <w:t>Liczba stron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D4920A" w14:textId="7D484B51" w:rsidR="009C1E08" w:rsidRPr="004C1F31" w:rsidRDefault="009C1E08" w:rsidP="009C1E08">
             <w:pPr>
               <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34F60EF8" w14:textId="3BD02726" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
+    <w:p w14:paraId="34F60EF8" w14:textId="5D1821FA" w:rsidR="003D0284" w:rsidRDefault="003D0284" w:rsidP="00B7162C">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc187833723"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006151AD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Historia dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="7053" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Historia zmian dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="2302"/>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="1272"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB6BF3" w:rsidRPr="00D261DB" w14:paraId="76B8C42B" w14:textId="77777777" w:rsidTr="00DB6BF3">
         <w:trPr>
@@ -930,1827 +906,924 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-424728939"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="20A77E44" w14:textId="7CB5CF0B" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="004C4F37">
           <w:pPr>
             <w:pStyle w:val="Nagwekspisutreci"/>
           </w:pPr>
           <w:r>
             <w:t>Spis treści</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3F715CCA" w14:textId="0C5CC4BA" w:rsidR="009C1E08" w:rsidRDefault="00F812BE">
+        <w:p w14:paraId="3F715CCA" w14:textId="377A7BD5" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:fldChar w:fldCharType="begin"/>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Opis dok```umentu</w:t>
           </w:r>
           <w:r>
-            <w:fldChar w:fldCharType="separate"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
           </w:r>
-          <w:hyperlink w:anchor="_Toc187833709" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B01866C" w14:textId="59BF418D" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="7B01866C" w14:textId="719DDCEF" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833710" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Cel dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="048EE3A9" w14:textId="5C2C1788" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="048EE3A9" w14:textId="53D46CBF" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833711" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zastosowanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="78C078C6" w14:textId="582098C4" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="78C078C6" w14:textId="07FD1755" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833712" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Obowiązywanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="0AE62E7B" w14:textId="72625FB7" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="0AE62E7B" w14:textId="2B3A0499" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833713" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3B91E38D" w14:textId="265E04F2" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="3B91E38D" w14:textId="3BF3DC65" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833714" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="66D35AE8" w14:textId="79BFBDFC" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="66D35AE8" w14:textId="2DFF1095" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833715" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.4.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="55536972" w14:textId="2BB5C44B" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="55536972" w14:textId="18A6AAA9" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833716" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Słownik przyjętych skrótów i terminów</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7C011B38" w14:textId="044F02BB" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="7C011B38" w14:textId="18FB3ED0" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833717" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Skróty i akronimy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="517E2742" w14:textId="51F7043D" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="517E2742" w14:textId="147CB8B2" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833718" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1.5.2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Terminy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="6FB4E8D0" w14:textId="39159A72" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="6FB4E8D0" w14:textId="3CE7AAA5" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833719" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zawartość merytoryczna dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>7</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="0A546B9A" w14:textId="79C1DC91" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="0A546B9A" w14:textId="471141DD" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833720" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Specyfikacja wniosku WRP0001</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>8</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="63B0A61F" w14:textId="35F1DC82" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+        <w:p w14:paraId="63B0A61F" w14:textId="110434A9" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187833721" w:history="1">
-[...73 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="pl-PL"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="003275F5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Załączniki</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>17</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="54A3B4D1" w14:textId="0AE1CF6D" w:rsidR="00F812BE" w:rsidRDefault="00F812BE" w:rsidP="00541A52">
+        <w:p w14:paraId="54A3B4D1" w14:textId="1B3E1363" w:rsidR="00F812BE" w:rsidRDefault="00000000" w:rsidP="00541A52">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
-          <w:r>
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="169D73B7" w14:textId="77777777" w:rsidR="006228E1" w:rsidRDefault="006228E1">
       <w:pPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DF1522" w14:textId="25A3C3DB" w:rsidR="003D0284" w:rsidRDefault="006F0E1F" w:rsidP="00F2211C">
       <w:pPr>
         <w:pStyle w:val="Nagwekspisutreci"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Spis tabel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28415409" w14:textId="7CB95411" w:rsidR="009C1E08" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="28415409" w14:textId="50BDFC6A" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:fldChar w:fldCharType="begin"/>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 1. Metryka dokumentu</w:t>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \c "Tabela" </w:instrText>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D41A8F2" w14:textId="6598AE29" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+    <w:p w14:paraId="6D41A8F2" w14:textId="451C25CE" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187833723" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 2. Historia dokumentu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AFB374A" w14:textId="75EDD439" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+    <w:p w14:paraId="0AFB374A" w14:textId="38ABDBA8" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187833724" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 3. Wykaz dokumentów obowiązujących</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6284D099" w14:textId="5ACD5C4C" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+    <w:p w14:paraId="6284D099" w14:textId="6E526693" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187833725" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 4. Wykaz dokumentów pomocniczych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C4358B3" w14:textId="53EC220C" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+    <w:p w14:paraId="1C4358B3" w14:textId="23EEF903" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187833726" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 5. Wykaz skrótów i akronimów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5EAE79B5" w14:textId="2BD4A53E" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+    <w:p w14:paraId="5EAE79B5" w14:textId="6587189E" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187833727" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 6. Wykaz definicji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="667FF4CF" w14:textId="5A8F157D" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
+    <w:p w14:paraId="667FF4CF" w14:textId="66B60020" w:rsidR="009C1E08" w:rsidRDefault="009C1E08">
       <w:pPr>
         <w:pStyle w:val="Spisilustracji"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187833728" w:history="1">
-[...55 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003275F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tabela 7. Powiązanie plików XSD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE8830" w14:textId="55DFA428" w:rsidR="007D0879" w:rsidRDefault="006F0E1F">
+    <w:p w14:paraId="7FEE8830" w14:textId="1E44CECB" w:rsidR="007D0879" w:rsidRDefault="007D0879">
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D0879">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0942D2E3" w14:textId="56FD0928" w:rsidR="00995C17" w:rsidRPr="004C4F37" w:rsidRDefault="00915933" w:rsidP="004C4F37">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc187833709"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Opis dok</w:t>
       </w:r>
       <w:r w:rsidR="00AA2293">
         <w:t>```</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>umentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="031ABC6C" w14:textId="43BE61A8" w:rsidR="00995C17" w:rsidRPr="00B2663A" w:rsidRDefault="00995C17" w:rsidP="00B2663A">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc187833710"/>
       <w:r w:rsidRPr="00B2663A">
         <w:t>Cel dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="71F20231" w14:textId="714D8329" w:rsidR="00915933" w:rsidRPr="009C7381" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:r w:rsidRPr="00153D94">
         <w:t>Celem specyfikacji jest zdefiniowanie struktury i zawartości informacyjnej dokumentu XML (zwanej tutaj także komunikatem) „</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7381">
         <w:t>WR</w:t>
       </w:r>
       <w:r w:rsidR="00FB4A24">
         <w:t>EX</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7381">
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00FB4A24">
@@ -2811,78 +1884,63 @@
     <w:p w14:paraId="2B2AB39D" w14:textId="24318551" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:r w:rsidRPr="00915933">
         <w:t>Specyfikacja obowiązuje od wdrożenia systemu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4474D" w14:textId="6F64434E" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc187833713"/>
       <w:r>
         <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="747700A4" w14:textId="07B44D61" w:rsidR="00915933" w:rsidRDefault="00915933" w:rsidP="00915933">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc187833714"/>
       <w:r>
         <w:t>Dokumenty obowiązujące</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1506C019" w14:textId="4AF8C207" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="1506C019" w14:textId="6F5551BE" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc187833724"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>. Wykaz dokumentów obowiązujących</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów obowiązujących"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="2450"/>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1450"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C3FA8" w14:paraId="5C787E0A" w14:textId="77777777" w:rsidTr="006228E1">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3023,78 +2081,63 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>n/d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10AE1495" w14:textId="61E6289A" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc187833715"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Dokumenty pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="5FAF45E1" w14:textId="0BE07FD8" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="5FAF45E1" w14:textId="350E39DB" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc187833725"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00807D9D">
         <w:t>. Wykaz dokumentów pomocniczych</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów pomocnicznych"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2467"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="7DFDCA5D" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3244,78 +2287,63 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7350E92C" w14:textId="78089F39" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc187833716"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Słownik przyjętych skrótów i terminów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7DD15746" w14:textId="263FE35B" w:rsidR="00ED59D8" w:rsidRDefault="00ED59D8" w:rsidP="00ED59D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc187833717"/>
       <w:r>
         <w:t>Skróty i akronimy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="2D0B9451" w14:textId="112FCC71" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="2D0B9451" w14:textId="2B467104" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc187833726"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E67A7">
         <w:t>. Wykaz skrótów i akronimów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz skrótów i akronimów wykorzystywanych w dalszej części dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w14:paraId="25BF8D29" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -3325,55 +2353,53 @@
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="005121E9">
               <w:t>krót / Termin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="66633821" w14:textId="16B31C76" w:rsidR="00ED59D8" w:rsidRPr="000C3FA8" w:rsidRDefault="005121E9" w:rsidP="00C774FE">
             <w:r>
               <w:t>Opis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="29E6CC0E" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40972321" w14:textId="2854B60A" w:rsidR="005121E9" w:rsidRPr="000C3FA8" w:rsidRDefault="005121E9" w:rsidP="005121E9">
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052465A">
               <w:t>CRKiD</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012B7C8A" w14:textId="0A812747" w:rsidR="005121E9" w:rsidRPr="000C3FA8" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lato" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052465A">
               <w:t>Centralne Repozytorium Komunikatów i Dokumentów – komponent Systemu SEAP PLUS, w którym przechowywane są komunikaty, dokumenty oraz ich metadane.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="3E653F69" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="298F0BDD" w14:textId="4D3E7516" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="0052465A">
@@ -3416,193 +2442,152 @@
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="5E445F8E" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A22E159" w14:textId="0012A28E" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="008B6E8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="272C018E" w14:textId="65F2DE80" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00515060">
-              <w:t>Extensible</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Language</w:t>
+              <w:t>Extensible Markup Language</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - rozszerzalny język znaczników.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="6F18E7EE" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082A86ED" w14:textId="2986876E" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="008B6E8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XPath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6286F95A" w14:textId="29064514" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve">ang. </w:t>
             </w:r>
             <w:r w:rsidRPr="00515060">
-              <w:t xml:space="preserve">XML </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Language</w:t>
+              <w:t>XML Path Language</w:t>
             </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t>. Język służący do adresowania części dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="2A29D54D" w14:textId="77777777" w:rsidTr="00ED59D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F985CA8" w14:textId="21E8A352" w:rsidR="005121E9" w:rsidRPr="008B6E8A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6E8A">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53276A67" w14:textId="74CE4B0A" w:rsidR="005121E9" w:rsidRPr="0052465A" w:rsidRDefault="005121E9" w:rsidP="005121E9">
             <w:r w:rsidRPr="00515060">
-              <w:t xml:space="preserve">XML </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>XML Schema</w:t>
+            </w:r>
             <w:r w:rsidRPr="0052465A">
               <w:t xml:space="preserve"> - standard służący do definiowania struktury dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66E4643F" w14:textId="7D150E58" w:rsidR="005121E9" w:rsidRDefault="005121E9" w:rsidP="005121E9">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc187833718"/>
       <w:r>
         <w:t>Terminy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="715DB4BD" w14:textId="45A4F868" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="715DB4BD" w14:textId="706BB7DE" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc187833727"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FA734F">
         <w:t>. Wykaz definicji</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wyjaśnienia terminów zawartych w dokumentacji"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005121E9" w:rsidRPr="000C3FA8" w14:paraId="4C95DE2A" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -3870,78 +2855,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00913DBD">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Typy_1.0.xsd</w:t>
       </w:r>
       <w:r w:rsidRPr="00153D94">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55787336" w14:textId="4A9CE1C2" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
+    <w:p w14:paraId="55787336" w14:textId="34EE1C26" w:rsidR="006228E1" w:rsidRDefault="006228E1" w:rsidP="006228E1">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc187833728"/>
       <w:r>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F23684">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EB2777">
         <w:t>. Powiązanie plików XSD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz powiązanych plików i opis ich zawartości"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C0357" w:rsidRPr="000C3FA8" w14:paraId="4582B551" w14:textId="77777777" w:rsidTr="00C774FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -4403,69 +3373,66 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2281"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="382"/>
       </w:tblGrid>
       <w:tr w:rsidR="000943FB" w14:paraId="3B079508" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69B22232" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="69B22232" w14:textId="1AE0E554" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:anchor="-1977575773" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WREX001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71D6DA89" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4541,80 +3508,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="30213E5E" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CED3085" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="2CED3085" w14:textId="30E225ED" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:anchor="2029557105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Naglowek</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226B2547" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4690,69 +3643,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="1A1FADD9" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0662759E" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="0662759E" w14:textId="39AC58A4" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:anchor="-532408357" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Podmiot</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A46DD3B" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4794,105 +3744,99 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="492B3867" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="492B3867" w14:textId="03B1EC03" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R97</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="10D781A5" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C5D1CEC" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="4C5D1CEC" w14:textId="7ABB0A37" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:anchor="1504830066" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Adres</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B2B6154" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4934,116 +3878,99 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27089F64" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="27089F64" w14:textId="3642DB39" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R102</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="08316322" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36954C67" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="36954C67" w14:textId="08AD83E9" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:anchor="-2093735002" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— DedykowanyKontakt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18A0E91E" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5119,69 +4046,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="7855B42F" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69B4D63B" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="69B4D63B" w14:textId="2D4FE871" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:anchor="1522709346" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Towar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="598B8F31" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5223,116 +4147,99 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00848E5A" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="00848E5A" w14:textId="782BA497" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R115</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="17ED7729" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AEE76B3" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="0AEE76B3" w14:textId="571B711D" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:anchor="-526329440" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Oswiadczenie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794C6733" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5374,116 +4281,99 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C44012A" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3C44012A" w14:textId="5B9A7B64" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R69</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="4CE07623" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C011DA4" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="0C011DA4" w14:textId="35E4609B" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:anchor="-1906209998" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Zalacznik</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21DAC378" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5559,69 +4449,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="0BE3C475" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A20F1C2" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="5A20F1C2" w14:textId="5CA97762" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:anchor="649079177" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Wnioskodawca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CE77F89" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5697,80 +4584,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000943FB" w14:paraId="3479CBA5" w14:textId="77777777" w:rsidTr="000943FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BF4723A" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
+          <w:p w14:paraId="3BF4723A" w14:textId="0B05072B" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:anchor="-853740787" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BCEFDFA" w14:textId="77777777" w:rsidR="000943FB" w:rsidRDefault="000943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6409,62 +5282,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="489E2EE5" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="324E49F2" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrWlasny</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0077A155" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer własny wniosku</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0874FA3F" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6584,108 +5455,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DBA2159" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5DBA2159" w14:textId="5E62F7BD" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="5098CF09" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7779DFAE" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organWnioskuKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="198703E9" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod organu, do którego składa się wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -6788,108 +5654,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BCFDE87" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5BCFDE87" w14:textId="339B065D" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="6BF6742C" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="114B7EFD" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organWnioskuNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="185366E9" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nazwa organu, do którego składa się wniosek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -7036,62 +5897,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="5A29BB60" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68D3A0E9" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrSprawy</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="19D0FE43" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer sprawy w SZPROT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01B70E3C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7211,108 +6070,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="119D49ED" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="119D49ED" w14:textId="72ABFA3B" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R32</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="709152BC" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E062726" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rexOperacjaKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1D18850B" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod operacji REX</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50B4BF3A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7432,68 +6286,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FB5E7FB" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2FB5E7FB" w14:textId="46D12A38" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R115</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="121FEC3D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB69009" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
@@ -7646,68 +6497,65 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28355E45" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="226E50B0" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="226E50B0" w14:textId="370027E1" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R97</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72E3BC1A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00000000" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="3993E541">
           <v:rect id="_x0000_i1028" style="width:470.3pt;height:.6pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
@@ -7732,62 +6580,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="05B1667D" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25B42D74" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>idsisc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0C40864C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ID SISIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -7934,62 +6780,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="102D474F" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01B57612" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nazwaPelna</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="297F4DE8" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nazwa pełna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -8136,62 +6980,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="78797219" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="341563DD" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nazwaSkrocona</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="33A4D7AC" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nazwa skrócona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -8538,62 +7380,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="0BC95ECF" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C8FFB10" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eori</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4A9F7A6A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>EORI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -8740,62 +7580,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="22FF5855" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4746D708" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrTc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="03B431B7" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer TC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -8942,62 +7780,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="40F26C37" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38EC880D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrVatUe</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="652C2606" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer VAT UE z kraju siedziby głównej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -9144,62 +7980,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="113C9BB5" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F2E4C07" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrRex</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1E277E6A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -9302,108 +8136,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F1FC7B0" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4F1FC7B0" w14:textId="3D545223" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R90</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="365BDBB7" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D2E3064" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dzialalnoscGlownaKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="50034AAA" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod określający rodzaj działalności głównej Wnioskodawcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -9550,63 +8379,61 @@
       <w:tr w:rsidR="00750267" w14:paraId="6090C7CF" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D08BB64" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>dzialalnoscGlownaNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5309E935" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -9885,68 +8712,65 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40E32218" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="649FB70D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="649FB70D" w14:textId="4E3F5950" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R102</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A120589" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00000000" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="79CECEBE">
           <v:rect id="_x0000_i1029" style="width:470.3pt;height:.6pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
@@ -9971,62 +8795,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="0CB125BB" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="406B0833" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodzajKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6526658A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod rodzaju adresu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -10173,62 +8995,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="73FC930A" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="030126F7" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodzajNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5E4095C4" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rodzaj adresu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -10375,62 +9195,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="0505B71D" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BA1D168" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>krajKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="49EB567A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod kraju</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -10577,62 +9395,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="10D1744A" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="474E73C1" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>krajNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="27BB9100" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -10779,62 +9595,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="1211EF86" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E66ED29" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wojewodztwoKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5DA51329" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod województwa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20DD00DC" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10954,144 +9768,133 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F5502F" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="44F5502F" w14:textId="38DFEDBA" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId33" w:anchor="R_R3" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId34" w:anchor="R_R4" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="640A58B4" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="551E8FFD" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wojewodztwoNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1086D27A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Województwo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F454593" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11211,108 +10014,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13349A26" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="13349A26" w14:textId="02327472" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="1FA78E9B" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BF9D45E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>powiatKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3A551854" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod powiatu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D9323DB" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11432,145 +10230,134 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77B61744" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="77B61744" w14:textId="4DA39C9D" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId37" w:anchor="R_R3" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId38" w:anchor="R_R4" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="5DA83AEA" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A16905E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>powiatNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4EAD71F7" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Powiat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EF9E878" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11690,159 +10477,136 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FA2A532" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3FA2A532" w14:textId="6C6939C1" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="22A44028" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19E9155A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>gminaKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1DE4D837" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod gminy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F478A7F" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kod TERYT </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Kod TERYT grminy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26992625" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -11929,144 +10693,133 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71E61443" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="71E61443" w14:textId="2D458B59" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId41" w:anchor="R_R3" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId42" w:anchor="R_R4" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="5FD7401F" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="123E1514" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>gminaNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="72BB4BDF" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gmina</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="165A9F47" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12186,108 +10939,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08FCA875" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="08FCA875" w14:textId="3BEBA401" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="4CDCC4DC" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FC3BC84" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>miejscowoscKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7323EE9D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod miejscowości</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4485F4FF" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12407,126 +11155,118 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A864A4A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3A864A4A" w14:textId="5B4CAD70" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId45" w:anchor="R_R6" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="36379D43" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C790CCE" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>miejscowoscNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5AED0F5B" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5372EBB3" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12690,62 +11430,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="082472F2" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E98D8F4" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kodPocztowy</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18C7B24E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod pocztowy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -12848,68 +11586,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A7AE808" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="6A7AE808" w14:textId="6A226524" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="2609F926" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="795A60F0" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -13094,62 +11829,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="2FA004F6" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67A7E166" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skrytkaPocztowa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2E7EE18B" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Skrytka pocztowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -13296,62 +12029,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="0BDEB909" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28EB2F8E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ulicaKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="618C1A6C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod ulicy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56DE9825" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13471,145 +12202,134 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="609D414B" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="609D414B" w14:textId="46BA8F48" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId48" w:anchor="R_R8" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R8</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId49" w:anchor="R_R108" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R108</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="21FACB1A" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A6D3920" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ulicaNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4B357CEE" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ulica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E069D7C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13729,126 +12449,118 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="230C17D3" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="230C17D3" w14:textId="1E594258" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R19</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId51" w:anchor="R_R20" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R20</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="45EAF3F4" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D4E68EE" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrDomu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="341C4D0D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer domu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CC4B65A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13968,126 +12680,118 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F658D50" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0F658D50" w14:textId="0D855D6E" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R14</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId53" w:anchor="R_R23" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R23</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="7E4C4D49" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="619DB2D4" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrLokalu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="79E24B06" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer lokalu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7965277A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14207,68 +12911,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="472C01C2" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="472C01C2" w14:textId="6874450E" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="199C3A8C" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="503DD33E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -14409,108 +13110,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B8FE04A" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3B8FE04A" w14:textId="31D60FA6" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R104</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="395FCC7C" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197EC129" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>telefonSMS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2EC5137E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Telefon do powiadomień SMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -15013,198 +13709,152 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B580CAD" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5B580CAD" w14:textId="031BC2BB" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R10</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId57" w:anchor="R_R104" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R104</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="324CE39B" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="674823FA" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adresEPUAP</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5599209C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adres skrytki </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Adres skrytki ePUAP</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6E84E500" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Adres w formacie /</w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Adres w formacie /login_ePUAP/nazwa_skrytki</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B521327" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -15290,68 +13940,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13A8157C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="13A8157C" w14:textId="2B86D40F" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AC47591" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDF27B8" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -15570,62 +14217,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="31B37CC3" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1130FA94" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zastosowanieNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F09CC45" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zastosowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -15772,62 +14417,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="1BB5D8AB" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DC609B3" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>imie</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="416EEF18" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Imię</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D7481B" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16347,68 +14990,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E657638" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5E657638" w14:textId="74F0FB7D" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R24</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="4A728C47" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C75DE54" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -16549,68 +15189,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BA029DA" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="7BA029DA" w14:textId="30F55349" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R24</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="277C51D7" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="675C7AF9" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -16762,68 +15399,65 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B6E45B1" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10747856" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="10747856" w14:textId="090256F1" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R115</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="310CABA5" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00000000" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="24D452EB">
           <v:rect id="_x0000_i1031" style="width:470.3pt;height:.6pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
@@ -17004,122 +15638,110 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EB8584E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0EB8584E" w14:textId="1A9910C3" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R70</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId63" w:anchor="R_R71" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R71</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId64" w:anchor="R_R72" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R72</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId65" w:anchor="R_R73" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R73</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62FE9A42" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C70B1FD" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -17254,68 +15876,65 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="776FC9C7" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="169CC823" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="169CC823" w14:textId="1D168FD5" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R69</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="567676BE" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00000000" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="007DD6A5">
           <v:rect id="_x0000_i1032" style="width:470.3pt;height:.6pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
@@ -17340,62 +15959,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="77E1A0BA" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19B6434C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>oswiadczenieKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="00408026" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod oświadczenia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4580D47F" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17559,62 +16176,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="7BBDD112" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25DFEAF2" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>oswiadczenieNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1A4504A2" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Oświadczenie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64CF6F99" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -18211,62 +16826,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="24FCC992" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A86E37F" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zawartosc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="73D24651" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Binarna zawartość pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -18369,108 +16982,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C3128F4" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1C3128F4" w14:textId="5FDDF9AB" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R65</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="595ACE09" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10CDB0F8" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eDokument</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3E0AE625" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wskazanie na plik w e-Dokumentach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -18573,126 +17181,118 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A95368E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4A95368E" w14:textId="140748D3" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R65</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId69" w:anchor="R_R112" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R112</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="6376D5B3" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B9F110E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodzajKod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="705DFB22" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod określający zawartość pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -18839,62 +17439,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="0718ABDC" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60F128EA" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodzajNazwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1EBB80A3" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nazwa rodzaju zawartości pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -19198,108 +17796,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70458C7C" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="70458C7C" w14:textId="75E6BD6B" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R66</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="75E42578" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1842BA66" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mimeType</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="52F587B6" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Typ MIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -19402,68 +17995,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B73006D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2B73006D" w14:textId="59A0759B" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R88</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C7E5E8F" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FE786E" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -19681,62 +18271,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="570B254F" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36A90BA2" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>idsisc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0E302337" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer ID SISC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67C3B4E4" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -19856,108 +18444,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="440A37CA" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="440A37CA" w14:textId="4FA2EC75" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00750267" w14:paraId="24AC345A" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61A33B3D" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>imie</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4E247072" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Imię</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -20304,62 +18887,60 @@
       <w:tr w:rsidR="00750267" w14:paraId="3838E91C" w14:textId="77777777" w:rsidTr="00750267">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="767D00B0" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dataSporzadzenia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="34905D72" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Data sporządzenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -20462,68 +19043,65 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6256D511" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="6256D511" w14:textId="765A12CD" w:rsidR="00750267" w:rsidRDefault="00750267">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003275F5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R31</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A539B47" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7478F743" w14:textId="77777777" w:rsidR="00750267" w:rsidRDefault="00750267" w:rsidP="00750267">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -20854,130 +19432,129 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>WR</w:t>
       </w:r>
       <w:r w:rsidR="002D2CC7">
         <w:t>EX</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="002D2CC7">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>_transform.x</w:t>
       </w:r>
       <w:r w:rsidR="00F92E61">
         <w:t>slt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2317FF4D" w14:textId="748E1A3C" w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidRDefault="006C78BB" w:rsidP="006C78BB"/>
     <w:sectPr w:rsidR="006C78BB" w:rsidRPr="006C78BB" w:rsidSect="00074453">
-      <w:footerReference w:type="default" r:id="rId74"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371625F6" w14:textId="77777777" w:rsidR="00D223CB" w:rsidRDefault="00D223CB" w:rsidP="009303D8">
+    <w:p w14:paraId="767845C0" w14:textId="77777777" w:rsidR="00DC2E9F" w:rsidRDefault="00DC2E9F" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1227A93F" w14:textId="77777777" w:rsidR="00D223CB" w:rsidRDefault="00D223CB" w:rsidP="009303D8">
+    <w:p w14:paraId="74380033" w14:textId="77777777" w:rsidR="00DC2E9F" w:rsidRDefault="00DC2E9F" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5ECD7F45" w14:textId="77777777" w:rsidR="00D223CB" w:rsidRDefault="00D223CB">
+    <w:p w14:paraId="17A84653" w14:textId="77777777" w:rsidR="00DC2E9F" w:rsidRDefault="00DC2E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Bk">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Open Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
@@ -21004,185 +19581,185 @@
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="55208508"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="38A147A0" w14:textId="710FAE78" w:rsidR="007D0879" w:rsidRDefault="007D0879">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-378466127"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="557C0A07" w14:textId="77777777" w:rsidR="00671325" w:rsidRPr="00671325" w:rsidRDefault="00671325" w:rsidP="00671325">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4536"/>
             <w:tab w:val="right" w:pos="9072"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00671325">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6922554D" w14:textId="77777777" w:rsidR="00D223CB" w:rsidRDefault="00D223CB" w:rsidP="009303D8">
+    <w:p w14:paraId="421761A4" w14:textId="77777777" w:rsidR="00DC2E9F" w:rsidRDefault="00DC2E9F" w:rsidP="009303D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6463AF38" w14:textId="77777777" w:rsidR="00D223CB" w:rsidRDefault="00D223CB" w:rsidP="009303D8">
+    <w:p w14:paraId="0A1850DA" w14:textId="77777777" w:rsidR="00DC2E9F" w:rsidRDefault="00DC2E9F" w:rsidP="009303D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18B278FE" w14:textId="77777777" w:rsidR="00D223CB" w:rsidRDefault="00D223CB">
+    <w:p w14:paraId="45E4F7DB" w14:textId="77777777" w:rsidR="00DC2E9F" w:rsidRDefault="00DC2E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04F9D2D4" w14:textId="522C0B08" w:rsidR="001D2E9B" w:rsidRDefault="001D2E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EB01B2D" wp14:editId="4EA8A81A">
           <wp:extent cx="3186007" cy="650123"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Obraz 12" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Krajowej Administracji Skarbowej (KAS) i Systemu Informacyjnego Skarbowo-Celnego (SISC)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -21202,54 +19779,54 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3202766" cy="653543"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:rect id="_x0000_i1035" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+      <v:rect id="_x0000_i1025" style="width:0;height:1pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B17A3EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58DE9C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -25024,54 +23601,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -25355,50 +23931,51 @@
     <w:rsid w:val="002E55C4"/>
     <w:rsid w:val="002E6CEF"/>
     <w:rsid w:val="002F06BC"/>
     <w:rsid w:val="002F255D"/>
     <w:rsid w:val="002F277E"/>
     <w:rsid w:val="002F297E"/>
     <w:rsid w:val="002F3B3F"/>
     <w:rsid w:val="002F5EF4"/>
     <w:rsid w:val="003000D0"/>
     <w:rsid w:val="00301230"/>
     <w:rsid w:val="00301829"/>
     <w:rsid w:val="00304236"/>
     <w:rsid w:val="003054AA"/>
     <w:rsid w:val="00305F16"/>
     <w:rsid w:val="00306101"/>
     <w:rsid w:val="00311050"/>
     <w:rsid w:val="0031174B"/>
     <w:rsid w:val="00311939"/>
     <w:rsid w:val="0031289C"/>
     <w:rsid w:val="00312AAE"/>
     <w:rsid w:val="00313382"/>
     <w:rsid w:val="00314FC9"/>
     <w:rsid w:val="00322D7A"/>
     <w:rsid w:val="003242E3"/>
     <w:rsid w:val="00324729"/>
+    <w:rsid w:val="003275F5"/>
     <w:rsid w:val="00330AE7"/>
     <w:rsid w:val="003329A1"/>
     <w:rsid w:val="00333F3D"/>
     <w:rsid w:val="003363E4"/>
     <w:rsid w:val="00337C2A"/>
     <w:rsid w:val="00341CFB"/>
     <w:rsid w:val="00350486"/>
     <w:rsid w:val="00350D99"/>
     <w:rsid w:val="0035215B"/>
     <w:rsid w:val="003529E0"/>
     <w:rsid w:val="0035312D"/>
     <w:rsid w:val="00353F2A"/>
     <w:rsid w:val="0035471F"/>
     <w:rsid w:val="00355940"/>
     <w:rsid w:val="00355A46"/>
     <w:rsid w:val="00355FE2"/>
     <w:rsid w:val="00364F7B"/>
     <w:rsid w:val="00367EDF"/>
     <w:rsid w:val="00372B43"/>
     <w:rsid w:val="00373894"/>
     <w:rsid w:val="003747EA"/>
     <w:rsid w:val="00375800"/>
     <w:rsid w:val="00383038"/>
     <w:rsid w:val="00383EC6"/>
     <w:rsid w:val="003901F3"/>
@@ -26089,50 +24666,51 @@
     <w:rsid w:val="00B00D81"/>
     <w:rsid w:val="00B00EAD"/>
     <w:rsid w:val="00B052AB"/>
     <w:rsid w:val="00B06F29"/>
     <w:rsid w:val="00B076AD"/>
     <w:rsid w:val="00B07716"/>
     <w:rsid w:val="00B11981"/>
     <w:rsid w:val="00B121F1"/>
     <w:rsid w:val="00B13DA2"/>
     <w:rsid w:val="00B13F35"/>
     <w:rsid w:val="00B142D4"/>
     <w:rsid w:val="00B15F52"/>
     <w:rsid w:val="00B15FD3"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B21CEA"/>
     <w:rsid w:val="00B23970"/>
     <w:rsid w:val="00B24CD7"/>
     <w:rsid w:val="00B254CA"/>
     <w:rsid w:val="00B259AB"/>
     <w:rsid w:val="00B2663A"/>
     <w:rsid w:val="00B302F7"/>
     <w:rsid w:val="00B3242A"/>
     <w:rsid w:val="00B3512F"/>
     <w:rsid w:val="00B3572C"/>
     <w:rsid w:val="00B35CAA"/>
+    <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00B36A30"/>
     <w:rsid w:val="00B37E62"/>
     <w:rsid w:val="00B43CE1"/>
     <w:rsid w:val="00B44253"/>
     <w:rsid w:val="00B457DE"/>
     <w:rsid w:val="00B45E3D"/>
     <w:rsid w:val="00B51345"/>
     <w:rsid w:val="00B5529E"/>
     <w:rsid w:val="00B55AB9"/>
     <w:rsid w:val="00B564A9"/>
     <w:rsid w:val="00B566D4"/>
     <w:rsid w:val="00B57CE9"/>
     <w:rsid w:val="00B60A9D"/>
     <w:rsid w:val="00B6214D"/>
     <w:rsid w:val="00B62EB2"/>
     <w:rsid w:val="00B634A6"/>
     <w:rsid w:val="00B6694E"/>
     <w:rsid w:val="00B67C94"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B7154C"/>
     <w:rsid w:val="00B7162C"/>
     <w:rsid w:val="00B72273"/>
     <w:rsid w:val="00B72B99"/>
     <w:rsid w:val="00B7312B"/>
     <w:rsid w:val="00B73643"/>
@@ -26291,50 +24869,51 @@
     <w:rsid w:val="00D671A8"/>
     <w:rsid w:val="00D71831"/>
     <w:rsid w:val="00D725FA"/>
     <w:rsid w:val="00D75565"/>
     <w:rsid w:val="00D762CE"/>
     <w:rsid w:val="00D80BC6"/>
     <w:rsid w:val="00D8131E"/>
     <w:rsid w:val="00D8516F"/>
     <w:rsid w:val="00D85BBB"/>
     <w:rsid w:val="00D864B1"/>
     <w:rsid w:val="00D93A80"/>
     <w:rsid w:val="00D93F5A"/>
     <w:rsid w:val="00D9695F"/>
     <w:rsid w:val="00D96B4E"/>
     <w:rsid w:val="00DA2423"/>
     <w:rsid w:val="00DA3223"/>
     <w:rsid w:val="00DA4BFD"/>
     <w:rsid w:val="00DA506F"/>
     <w:rsid w:val="00DA62D7"/>
     <w:rsid w:val="00DA6639"/>
     <w:rsid w:val="00DA70E0"/>
     <w:rsid w:val="00DB45DA"/>
     <w:rsid w:val="00DB6BF3"/>
     <w:rsid w:val="00DC07C9"/>
     <w:rsid w:val="00DC175C"/>
+    <w:rsid w:val="00DC2E9F"/>
     <w:rsid w:val="00DC3430"/>
     <w:rsid w:val="00DC7040"/>
     <w:rsid w:val="00DC76DF"/>
     <w:rsid w:val="00DD1256"/>
     <w:rsid w:val="00DD1AA7"/>
     <w:rsid w:val="00DD47BF"/>
     <w:rsid w:val="00DD4C14"/>
     <w:rsid w:val="00DD51D1"/>
     <w:rsid w:val="00DD5C4B"/>
     <w:rsid w:val="00DD6151"/>
     <w:rsid w:val="00DE10A5"/>
     <w:rsid w:val="00DE37B6"/>
     <w:rsid w:val="00DE3A10"/>
     <w:rsid w:val="00DE48D3"/>
     <w:rsid w:val="00DF1222"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00DF2BEB"/>
     <w:rsid w:val="00DF59C5"/>
     <w:rsid w:val="00DF6EEE"/>
     <w:rsid w:val="00DF7C50"/>
     <w:rsid w:val="00E00037"/>
     <w:rsid w:val="00E009CB"/>
     <w:rsid w:val="00E01E39"/>
     <w:rsid w:val="00E02296"/>
     <w:rsid w:val="00E02451"/>
@@ -26601,51 +25180,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48FFDF56-90E4-4388-A821-76D7F89C12B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -30549,51 +29128,51 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML-wstpniesformatowanyZnak1">
     <w:name w:val="HTML - wstępnie sformatowany Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00176574"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:hint="default"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="171070077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="199972591">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30858,51 +29437,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2081558177">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Specyfikacja%20XML\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -31083,63 +29662,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E3B20D911E2FC498738007EA987DD07" ma:contentTypeVersion="14" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="8183ad378a442ca6bf79ca7ab175cb5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004bd2c7-a045-4aec-92ba-df4032089123" xmlns:ns3="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0d764929c364341412473754a77ebafd" ns2:_="" ns3:_="">
     <xsd:import namespace="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <xsd:import namespace="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -31324,136 +29890,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="004bd2c7-a045-4aec-92ba-df4032089123">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C324FF6-CF7B-4C57-84D0-BC3B21F59816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D03823-19F9-40B3-9DD6-D4B79C4579A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>2600</Words>
-  <Characters>15605</Characters>
+  <Words>1344</Words>
+  <Characters>8069</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o rejestrację danych podmiotu w SISC WRP0001</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18169</CharactersWithSpaces>
+  <CharactersWithSpaces>9395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Specyfikacja XML dla podmiotów w zakresie elektronicznej obsługi wniosku o nadanie statusu zarejestrowanego eksportera REX oraz usunięcie lub zmianę danych w nadanym numerze REX WREX001</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords>SZPROT</cp:keywords>
   <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008E3B20D911E2FC498738007EA987DD07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">