--- v0 (2025-11-02)
+++ v1 (2026-07-25)
@@ -113,124 +113,84 @@
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>wersja 1.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4278F4FC" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355B33AD" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="355B33AD" w14:textId="1287AF6D" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc188347004"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Metryka dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -692,124 +652,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A6682C" w14:textId="2E8E35FF" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00C4106E" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0057088E">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="644D1E06" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="644D1E06" w14:textId="3274ABDB" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc188347005"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Historia dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9057" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Historia zmian dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="1331"/>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="979"/>
@@ -1317,1782 +1237,794 @@
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="440F45D8" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
           <w:pPr>
             <w:keepNext/>
             <w:spacing w:before="480" w:after="120" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009448DE">
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>Spis treści</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5E233E1E" w14:textId="60343399" w:rsidR="0057088E" w:rsidRDefault="00A755C4">
+        <w:p w14:paraId="5E233E1E" w14:textId="1292122E" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009448DE">
+          <w:r w:rsidRPr="00552957">
             <w:rPr>
-              <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
+            <w:t>Opis dokumentu</w:t>
           </w:r>
-          <w:r w:rsidRPr="009448DE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              <w:noProof/>
+              <w:webHidden/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:tab/>
+            <w:t>5</w:t>
           </w:r>
-          <w:r w:rsidRPr="009448DE">
-[...63 lines deleted...]
-          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0912F811" w14:textId="6626D875" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="0912F811" w14:textId="427AD5A5" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995973" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Cel dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="37C35E9F" w14:textId="033F6148" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="37C35E9F" w14:textId="421F3D11" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995974" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zastosowanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5D11C750" w14:textId="2414BC1E" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="5D11C750" w14:textId="4C0F8231" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995975" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Obowiązywanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="0E1821D4" w14:textId="65FC4D7C" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="0E1821D4" w14:textId="79B91FF2" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995976" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="4ED68CB8" w14:textId="6BAB57F4" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="4ED68CB8" w14:textId="035692EA" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995977" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="17E14C5B" w14:textId="45A4D96E" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="17E14C5B" w14:textId="7DA7C209" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995978" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="393B0CE9" w14:textId="19BE6484" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="393B0CE9" w14:textId="58646EA9" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995979" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Słownik przyjętych skrótów i terminów</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="296B15EC" w14:textId="2E39B592" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="296B15EC" w14:textId="3748E7CF" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995980" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Skróty i akronimy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="0C34B8F5" w14:textId="0AD78C46" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="0C34B8F5" w14:textId="6F6DA25A" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995981" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Terminy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5DA847A6" w14:textId="7DB6AD8D" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="5DA847A6" w14:textId="6C6D39A4" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995982" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zawartość merytoryczna dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>7</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1BD1916F" w14:textId="2E7E631A" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="1BD1916F" w14:textId="21F62EE8" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995983" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Specyfikacja wniosku WPE0001</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>8</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="51C518E7" w14:textId="18169480" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="51C518E7" w14:textId="3775662B" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995984" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Reguły</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>15</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="11593DFF" w14:textId="3153A331" w:rsidR="0057088E" w:rsidRDefault="0057088E">
+        <w:p w14:paraId="11593DFF" w14:textId="009AB53C" w:rsidR="0057088E" w:rsidRDefault="0057088E">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210995985" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="00552957">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Załączniki</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>17</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="30DF0211" w14:textId="27AC1E94" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+        <w:p w14:paraId="30DF0211" w14:textId="76BB82B3" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00000000" w:rsidP="00A755C4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:spacing w:before="160" w:after="100" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009448DE">
-[...6 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="765F251B" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1F8255" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Spis tabel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D7C4BB" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="42D7C4BB" w14:textId="40EFEAAA" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>Tabela 1. Metryka dokumentu</w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \c "Tabela" </w:instrText>
+        <w:tab/>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009448DE">
-[...70 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AA30935" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="6AA30935" w14:textId="2010FEB7" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347005" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 2. Historia dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0BA516D7" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="0BA516D7" w14:textId="5442A699" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347006" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 3. Wykaz dokumentów obowiązujących</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5769EEC0" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="5769EEC0" w14:textId="0372F4A7" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347007" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 4. Wykaz dokumentów pomocniczych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15F921E1" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="15F921E1" w14:textId="48E5BA20" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347008" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 5. Wykaz skrótów i akronimów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11957E52" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="11957E52" w14:textId="6D1AA73F" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347009" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 6. Wykaz definicji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F1BD181" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="2F1BD181" w14:textId="3391A688" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347010" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 7. Powiązanie plików XSD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="594100CD" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="594100CD" w14:textId="74AD8C65" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009448DE">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC8A87E" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc210995972"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
@@ -3350,124 +2282,83 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc210995977"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Dokumenty obowiązujące</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="72FEEEE6" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="72FEEEE6" w14:textId="228F8896" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc188347006"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz dokumentów obowiązujących</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów obowiązujących"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="758"/>
         <w:gridCol w:w="2379"/>
         <w:gridCol w:w="3228"/>
         <w:gridCol w:w="1273"/>
@@ -3698,124 +2589,83 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc210995978"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Dokumenty pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="379C0F06" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="379C0F06" w14:textId="6ACCB522" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc188347007"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz dokumentów pomocniczych</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów pomocnicznych"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2467"/>
         <w:gridCol w:w="1417"/>
@@ -4062,124 +2912,83 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc210995980"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Skróty i akronimy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="335125C9" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="335125C9" w14:textId="271B3AF5" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc188347008"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz skrótów i akronimów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz skrótów i akronimów wykorzystywanych w dalszej części dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="30EDBCB0" w14:textId="77777777" w:rsidTr="0074729A">
@@ -4480,124 +3289,83 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc210995981"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Terminy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="1DF39786" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="1DF39786" w14:textId="3F3E5241" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc188347009"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz definicji</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wyjaśnienia terminów zawartych w dokumentacji"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="48419B67" w14:textId="77777777" w:rsidTr="0074729A">
@@ -4855,124 +3623,83 @@
       <w:r w:rsidR="009429D1" w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Typy</w:t>
       </w:r>
       <w:r w:rsidR="0057088E" w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009429D1" w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>_1.0.xsd</w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Lato" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1035083A" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="1035083A" w14:textId="25CCC07E" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc188347010"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Powiązanie plików XSD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz powiązanych plików i opis ich zawartości"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="25C0DB35" w14:textId="77777777" w:rsidTr="0074729A">
@@ -5471,69 +4198,67 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3121"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="924"/>
         <w:gridCol w:w="294"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="4FBC9308" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="647DD3E5" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="647DD3E5" w14:textId="751DF661" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId5" w:anchor="-2036025715" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WPE0001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A36EF07" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5609,69 +4334,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="05DC9580" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10616B35" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="10616B35" w14:textId="29D565AD" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:anchor="-2134328121" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Naglowek</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="045A86CE" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5747,69 +4470,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0E23C35A" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A5FF44A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="7A5FF44A" w14:textId="5AC09F4D" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:anchor="-1639347324" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Reprezentowany</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E2BA756" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5885,69 +4606,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="46D73FF3" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D0A054D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="0D0A054D" w14:textId="6BA29AF7" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:anchor="-1974916422" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— ReprezentacjaOsFiz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547A17E3" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5989,106 +4708,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4431D578" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4431D578" w14:textId="227DA1A2" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R82</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="3E07DCB4" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ABD2192" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="4ABD2192" w14:textId="22DE3C73" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:anchor="-1912348838" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — Reprezentant</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54BDC524" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6164,69 +4879,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="5316D335" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAAAEBF" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="4EAAAEBF" w14:textId="79C17345" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:anchor="-743051244" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UdzielajacySubstytucji</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04FEA890" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6302,69 +5015,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="09034628" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DB18307" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="2DB18307" w14:textId="5B3A0C62" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:anchor="-1480101436" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UprawnienieRozszerzone</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DFC772B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6440,69 +5151,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="66655654" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DA72F5E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="5DA72F5E" w14:textId="0E8E0692" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:anchor="1509039624" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UprawnienieDoCzynnosci</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71D103E2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6578,69 +5287,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="649D5046" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58ADB266" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="58ADB266" w14:textId="58E1491C" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:anchor="-1949297003" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UprawnienieSystemowe</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA1E3C0" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6716,69 +5423,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="27287B3A" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="021D6759" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="021D6759" w14:textId="06CD7F36" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:anchor="1281662381" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— ReprezentacjaPodmiot</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D12739C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6820,106 +5525,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C15B0B2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3C15B0B2" w14:textId="3EF903E6" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R82</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="062FB494" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570C1C63" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="570C1C63" w14:textId="3C4A4843" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:anchor="2031619911" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — Reprezentant</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06A9E446" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6995,69 +5696,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="6FF85EB9" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F2F4324" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="6F2F4324" w14:textId="6347601B" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:anchor="-900408383" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UdzielajacySubstytucji</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="032FB0D2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7133,69 +5832,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0552254B" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2656D226" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="2656D226" w14:textId="0BD1C12A" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:anchor="-1637458575" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UprawnienieRozszerzone</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BC8C7DB" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7271,69 +5968,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="622530C2" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B6D7461" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="3B6D7461" w14:textId="2A03E0BD" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:anchor="1351682485" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UprawnienieDoCzynnosci</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="711687AD" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7409,69 +6104,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0B4D41B0" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47CC6A2D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="47CC6A2D" w14:textId="402EFBF4" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:anchor="-157283966" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— — UprawnienieSystemowe</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0812292D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7547,69 +6240,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="578921C0" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DDDB8BB" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="2DDDB8BB" w14:textId="593AF665" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:anchor="-1745850530" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— InfDodatkowe</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E04B5D3" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7685,69 +6376,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="635C92E3" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42E0B3BE" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="42E0B3BE" w14:textId="2F20DB53" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:anchor="-2137633124" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Zalacznik</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="415C5691" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7823,69 +6512,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7181F169" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="717BF2B7" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="717BF2B7" w14:textId="0803126A" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:anchor="-254757409" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Wnioskodawca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B1B5808" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7961,69 +6648,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0B22DBB9" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211744B4" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="211744B4" w14:textId="24F2CD42" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:anchor="-1085163913" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14B3751A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8291,68 +6976,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="743C40A6" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15E78A98" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="15E78A98" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="4B348513">
-          <v:rect id="_x0000_i1059" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1025" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="569D35C6" w14:textId="77777777" w:rsidTr="0057088E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EBCA89B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:keepNext/>
@@ -8539,68 +7224,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30FA341B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67D09CFF" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="67D09CFF" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="38E20BD6">
-          <v:rect id="_x0000_i1060" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1026" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="317E803C" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -8775,69 +7460,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5348F8D2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5348F8D2" w14:textId="625396DD" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="12CDB490" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D0A3F82" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8978,69 +7661,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47F16572" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="47F16572" w14:textId="31E338AB" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="18B739FB" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7894AC3C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -9398,69 +8079,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35BD820B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="35BD820B" w14:textId="5CC11803" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R32</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B6422B5" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9431A7" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -9633,68 +8312,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5429F2B5" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04C4928A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="04C4928A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="52ECD3BA">
-          <v:rect id="_x0000_i1061" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1027" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="422E05D0" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -11246,91 +9925,89 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7727CFD9" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D5DBA48" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4D5DBA48" w14:textId="273C35A6" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R82</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D42F988" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="2D42F988" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="62836F3E">
-          <v:rect id="_x0000_i1062" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1028" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0EC91201" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -11689,69 +10366,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53D901D1" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="53D901D1" w14:textId="18311DAF" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0B2FCF37" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55099E1B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -11892,69 +10567,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E5C04C5" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5E5C04C5" w14:textId="44FE31C2" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="442D15B2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A627A8" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -12127,68 +10800,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03FA3452" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49CC9F30" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="49CC9F30" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="674F9435">
-          <v:rect id="_x0000_i1063" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1029" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="446335EE" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -13995,68 +12668,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CDCAA8B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46596F6E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="46596F6E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="72F5AAAA">
-          <v:rect id="_x0000_i1064" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1030" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7B8B9152" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -14631,69 +13304,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3999408E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3999408E" w14:textId="453EF9BF" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0D5EB142" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2494E8ED" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -14834,69 +13505,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00BA7D1F" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="00BA7D1F" w14:textId="169786EF" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="619A7BCB" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04C2DDCA" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -15037,69 +13706,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A31BFDD" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="7A31BFDD" w14:textId="2A2695B3" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7BCD468A" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E8BF3FB" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -15240,69 +13907,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="694E4C2D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="694E4C2D" w14:textId="3265B9B8" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="3F5BC22D" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D18276E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -15644,69 +14309,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA09F5B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="7CA09F5B" w14:textId="67BA80A5" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7B248178" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7676411B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -15847,69 +14510,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="205BC1BF" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="205BC1BF" w14:textId="12EA174E" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7A151CD6" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4287C491" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -16050,69 +14711,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C24D1D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="35C24D1D" w14:textId="30EA9D58" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="1BA09245" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17002CA4" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -16453,69 +15112,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B8B2D75" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1B8B2D75" w14:textId="29D9F37C" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="1E6E1795" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6754FCFF" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -16673,69 +15330,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17EDF21E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="17EDF21E" w14:textId="12997028" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="5C26986F" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="008B68D4" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -16876,69 +15531,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BB72581" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1BB72581" w14:textId="63D886B2" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0F76023E" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FB2BA9B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -17079,69 +15732,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11734DA2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="11734DA2" w14:textId="1B1E0D11" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D40B574" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="767DEE11" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -17296,68 +15947,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67932563" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23DEA48A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="23DEA48A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="55A12DCC">
-          <v:rect id="_x0000_i1065" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1031" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="675CDB4E" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -17929,68 +16580,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6789E307" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79FA2726" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="79FA2726" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="2366D6A2">
-          <v:rect id="_x0000_i1066" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1032" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7B0D8822" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -18548,69 +17199,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="509E5072" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="509E5072" w14:textId="48486BFE" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R84</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45AA5CD1" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B79DC3" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -18783,68 +17432,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19F3A48D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B6B689F" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="1B6B689F" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="3B44D16E">
-          <v:rect id="_x0000_i1067" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1033" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="483024D6" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -19403,69 +18052,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="117D761D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="117D761D" w14:textId="5070A5B3" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R85</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="46807AC0" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F83714B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -19806,88 +18453,84 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="691C1B44" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="691C1B44" w14:textId="5342BF0E" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId46" w:anchor="R_R86" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R86</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="25901BEB" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C07A3A1" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -20028,88 +18671,84 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="492EDAE3" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="492EDAE3" w14:textId="5F60D6DE" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId48" w:anchor="R_R87" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="248BDDF7" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CF0D2C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -20244,91 +18883,89 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B4748E2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78C3F824" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="78C3F824" w14:textId="4C4ACE45" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R82</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30A0A899" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="30A0A899" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="5A2334DD">
-          <v:rect id="_x0000_i1068" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1034" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="6681B36A" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -20686,69 +19323,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="039BDF11" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="039BDF11" w14:textId="0D2815AD" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="1253F833" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CB2D67A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -20889,69 +19524,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="517BB823" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="517BB823" w14:textId="175D1A21" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A657C11" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62557336" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -21124,68 +19757,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14A0C0C2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B146483" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="4B146483" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="13AFDC34">
-          <v:rect id="_x0000_i1069" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1035" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="2FDF5846" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -22776,68 +21409,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F46FEBB" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="674F2CD8" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="674F2CD8" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="5C9F692B">
-          <v:rect id="_x0000_i1070" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1036" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="01F679A8" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -23412,69 +22045,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06E04D45" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="06E04D45" w14:textId="4D8765CB" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="2B52D312" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FD7DE55" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -23615,69 +22246,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499D1C48" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="499D1C48" w14:textId="0C173C03" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="24269503" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23781602" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -23818,69 +22447,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51EDA02C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="51EDA02C" w14:textId="4C7980C7" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="699CEC58" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="772F47CA" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -24021,69 +22648,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F173D70" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="6F173D70" w14:textId="0D70F242" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="3A5084B3" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4423D325" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -24424,69 +23049,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CB466E6" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1CB466E6" w14:textId="0CF367C9" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="43E2B6D0" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E9318EE" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -24627,69 +23250,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="233503E2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="233503E2" w14:textId="0900B95E" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="4944313C" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B8C2EDD" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -24830,69 +23451,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1D2C96" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1B1D2C96" w14:textId="2AC0F928" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="5FBD7BC8" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5821B438" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -25233,69 +23852,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A5A2ED8" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0A5A2ED8" w14:textId="5C45CD6A" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="54AF0A0D" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3028541E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -25453,69 +24070,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C362826" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4C362826" w14:textId="4B33D4B4" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="09A37113" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A21832A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -25656,69 +24271,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B063ECA" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0B063ECA" w14:textId="500F4089" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="092AD5C5" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E35A763" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -25859,69 +24472,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F40EF58" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4F40EF58" w14:textId="65EB329C" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R89</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B578F07" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7916DCAD" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -26076,68 +24687,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FB6E88D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C6D6D61" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="3C6D6D61" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="6A926BE3">
-          <v:rect id="_x0000_i1071" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1037" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="1AC77716" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -26710,68 +25321,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04D6A8FC" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A65066C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="1A65066C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="0E41D86E">
-          <v:rect id="_x0000_i1072" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1038" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="435B1DB8" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -27329,69 +25940,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5576E4D7" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="5576E4D7" w14:textId="14B17B01" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R84</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BD0F7E7" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC3146A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -27564,68 +26173,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BD0A377" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CACD0DD" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="0CACD0DD" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="0F18BC32">
-          <v:rect id="_x0000_i1073" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1039" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="5D31BBB7" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -28183,69 +26792,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC2BB59" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="1EC2BB59" w14:textId="2B30E006" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R85</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="23E5360E" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="437D3141" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -28586,88 +27193,84 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77B9892B" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="77B9892B" w14:textId="7D6EA95B" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId66" w:anchor="R_R86" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R86</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="427901E2" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="049D9C5F" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -28808,88 +27411,84 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FE7962D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0FE7962D" w14:textId="3E261FEE" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R15</w:t>
+            </w:r>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId68" w:anchor="R_R87" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="374A0428" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8E5031" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -29044,68 +27643,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="118C3F2A" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1774A32D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="1774A32D" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="42F88189">
-          <v:rect id="_x0000_i1074" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1040" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="0FA6FC52" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -29495,68 +28094,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A0ED5E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6469F35C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="6469F35C" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="528E4786">
-          <v:rect id="_x0000_i1075" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1041" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="2FE4C7F9" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -29714,69 +28313,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E774026" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2E774026" w14:textId="323E7A23" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R65</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="3CEFB395" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76D870F2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -29917,88 +28514,84 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2099877E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2099877E" w14:textId="08A7255D" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R65</w:t>
+            </w:r>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId71" w:anchor="R_R112" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R112</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="73D42483" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52C9278E" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -30540,69 +29133,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2297BB99" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2297BB99" w14:textId="2638F327" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R66</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="4BAE5C6B" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="751FD538" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -30743,69 +29334,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D40D814" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4D40D814" w14:textId="52904BC8" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R88</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B1C56F3" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09409F91" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -30960,68 +29549,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="714919F3" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60B72544" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="60B72544" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="375AC8F4">
-          <v:rect id="_x0000_i1076" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1042" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="300BAAB0" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -31196,69 +29785,67 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73C03705" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="73C03705" w14:textId="52E6A586" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="40D5BF36" w14:textId="77777777" w:rsidTr="0057088E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A9FDCC2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -31812,70 +30399,68 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="057DDA09" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+          <w:p w14:paraId="057DDA09" w14:textId="20F7C1A5" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:anchor="R_R31" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="0057088E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R31</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="625B5EBF" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057088E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="664EB5DA" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
@@ -32022,68 +30607,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31C8B3C2" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057088E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02FD31C1" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
+    <w:p w14:paraId="02FD31C1" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="00000000" w:rsidP="0057088E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057088E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:pict w14:anchorId="30DC1A59">
-          <v:rect id="_x0000_i1077" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1043" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="0057088E" w:rsidRPr="0057088E" w14:paraId="7E1F1425" w14:textId="77777777" w:rsidTr="0057088E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="466A7BE0" w14:textId="77777777" w:rsidR="0057088E" w:rsidRPr="0057088E" w:rsidRDefault="0057088E" w:rsidP="0057088E">
             <w:pPr>
               <w:keepNext/>
@@ -34618,543 +33203,351 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="61" w:name="_Toc210995985"/>
       <w:r w:rsidR="00A755C4" w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Załączniki</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="3D9A66A3" w14:textId="3F0CFAE7" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="3D9A66A3" w14:textId="3F0CFAE7" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Typy_1.0.xsd</w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676061A4" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="00A0079C" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="676061A4" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="00A0079C" w:rsidRDefault="00A755C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>Xmldsig-core-schema.xsd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778EB607" w14:textId="5605723B" w:rsidR="00A755C4" w:rsidRPr="00C4106E" w:rsidRDefault="0057088E" w:rsidP="00A755C4">
+    <w:p w14:paraId="778EB607" w14:textId="5605723B" w:rsidR="00A755C4" w:rsidRPr="00C4106E" w:rsidRDefault="0057088E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>WPE0001</w:t>
       </w:r>
       <w:r w:rsidR="00A755C4">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>.xsd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E8EFBA" w14:textId="23D454A5" w:rsidR="00C4106E" w:rsidRPr="00C4106E" w:rsidRDefault="0057088E" w:rsidP="00C4106E">
+    <w:p w14:paraId="63E8EFBA" w14:textId="23D454A5" w:rsidR="00C4106E" w:rsidRPr="00C4106E" w:rsidRDefault="0057088E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>WPE0001</w:t>
       </w:r>
       <w:r w:rsidR="00C4106E">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>_transform.xslt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A207704" w14:textId="16BCDA9D" w:rsidR="00A755C4" w:rsidRPr="00C4106E" w:rsidRDefault="0057088E" w:rsidP="00C4106E">
+    <w:p w14:paraId="0A207704" w14:textId="16BCDA9D" w:rsidR="00A755C4" w:rsidRPr="00C4106E" w:rsidRDefault="0057088E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>WPE0001</w:t>
       </w:r>
       <w:r w:rsidR="00A755C4" w:rsidRPr="00C4106E">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>.xml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C895ACD" w14:textId="56BA277C" w:rsidR="00C4106E" w:rsidRPr="00B80641" w:rsidRDefault="00C4106E" w:rsidP="00A755C4">
+    <w:p w14:paraId="3C895ACD" w14:textId="56BA277C" w:rsidR="00C4106E" w:rsidRPr="00B80641" w:rsidRDefault="00C4106E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>Wizualizacja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BC44C9" w14:textId="77777777" w:rsidR="009E4D8F" w:rsidRDefault="009E4D8F"/>
     <w:sectPr w:rsidR="009E4D8F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Futura Bk">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...25 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lato Black">
     <w:panose1 w:val="020F0A02020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...183 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000003"/>
     <w:name w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk" w:hAnsi="Futura Bk"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -35251,51 +33644,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk" w:hAnsi="Futura Bk"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk" w:hAnsi="Futura Bk"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027C74F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17E28434"/>
     <w:lvl w:ilvl="0" w:tplc="F672F79E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Wylicz1poziom"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1324"/>
         </w:tabs>
         <w:ind w:left="1324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -35390,175 +33783,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...123 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEB04BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DB48300"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35600,944 +33869,91 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11326E50"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="47B0AC94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Wylicznumery"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1494"/>
         </w:tabs>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...653 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32577428"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="70887418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tabela-wyliczenie"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="473"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="171"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4335002D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="554E2C3C"/>
     <w:lvl w:ilvl="0" w:tplc="834C6FA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NormalEnum"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -36580,51 +33996,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CF0376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="636A556C"/>
     <w:lvl w:ilvl="0" w:tplc="664E4C9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="NormalBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -36694,51 +34110,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45BD13F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D044CE8"/>
     <w:styleLink w:val="Styl1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="WF.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -36808,280 +34224,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...228 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="555D220B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE42F33C"/>
     <w:lvl w:ilvl="0" w:tplc="0A2EF994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TableTextEnum"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -37124,721 +34311,73 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5862010A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5FE68F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Wylicz2poziom"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2458"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...647 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77304DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39B89F78"/>
     <w:lvl w:ilvl="0" w:tplc="25A6B04E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="OfertaIVMXBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1741"/>
         </w:tabs>
         <w:ind w:left="1741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37935,277 +34474,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6781"/>
         </w:tabs>
         <w:ind w:left="6781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7501"/>
         </w:tabs>
         <w:ind w:left="7501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2961C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1329C36"/>
     <w:lvl w:ilvl="0" w:tplc="72FA7C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TableTextBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -38276,366 +34589,141 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1951234151">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="558177062">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="2" w16cid:durableId="869878780">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1067218306">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="3" w16cid:durableId="1343972556">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1327783474">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="4" w16cid:durableId="1895307256">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="288627511">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="5" w16cid:durableId="2119055252">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="478546468">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="6" w16cid:durableId="397017185">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1825929451">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="7" w16cid:durableId="889727291">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1105661502">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1007562647">
+  <w:num w:numId="8" w16cid:durableId="1694376165">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="287972454">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="9" w16cid:durableId="517819638">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1455244762">
+  <w:num w:numId="10" w16cid:durableId="888491111">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="982925169">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1292787525">
-[...226 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E4D8F"/>
     <w:rsid w:val="000147A7"/>
     <w:rsid w:val="000449BF"/>
     <w:rsid w:val="00046A10"/>
     <w:rsid w:val="00093D1D"/>
     <w:rsid w:val="000A2677"/>
     <w:rsid w:val="000B1711"/>
     <w:rsid w:val="001C1F8A"/>
     <w:rsid w:val="0023372E"/>
     <w:rsid w:val="00257164"/>
     <w:rsid w:val="00275061"/>
     <w:rsid w:val="00282D93"/>
     <w:rsid w:val="00302A6E"/>
     <w:rsid w:val="003C20BB"/>
     <w:rsid w:val="004D6613"/>
     <w:rsid w:val="004E1F38"/>
     <w:rsid w:val="004E6BB6"/>
     <w:rsid w:val="00543547"/>
+    <w:rsid w:val="00552957"/>
     <w:rsid w:val="00554DCE"/>
     <w:rsid w:val="0057088E"/>
     <w:rsid w:val="005A2177"/>
     <w:rsid w:val="00705E41"/>
     <w:rsid w:val="007228F1"/>
     <w:rsid w:val="007D498E"/>
     <w:rsid w:val="007D685E"/>
     <w:rsid w:val="00837771"/>
     <w:rsid w:val="008B31EE"/>
     <w:rsid w:val="008B3399"/>
     <w:rsid w:val="008E17C8"/>
     <w:rsid w:val="009131D6"/>
     <w:rsid w:val="009429D1"/>
     <w:rsid w:val="00943304"/>
     <w:rsid w:val="009E4D8F"/>
     <w:rsid w:val="00A23796"/>
     <w:rsid w:val="00A44946"/>
     <w:rsid w:val="00A55339"/>
     <w:rsid w:val="00A755C4"/>
     <w:rsid w:val="00AF6D15"/>
+    <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00B77A37"/>
     <w:rsid w:val="00BB17C0"/>
     <w:rsid w:val="00C06748"/>
     <w:rsid w:val="00C4106E"/>
     <w:rsid w:val="00C9299B"/>
     <w:rsid w:val="00D51037"/>
     <w:rsid w:val="00D60A3C"/>
     <w:rsid w:val="00D67C86"/>
     <w:rsid w:val="00D745A0"/>
     <w:rsid w:val="00D75A18"/>
     <w:rsid w:val="00E571DE"/>
     <w:rsid w:val="00EC436E"/>
     <w:rsid w:val="00EE19B9"/>
     <w:rsid w:val="00EF2350"/>
     <w:rsid w:val="00FF2C8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -39243,50 +35331,51 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009E4D8F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
@@ -40510,85 +36599,85 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabela-tekstwkomrce">
     <w:name w:val="Tabela - tekst w komórce"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OfertaIVMXBullet">
     <w:name w:val="Oferta IVMX Bullet"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="OfertaIVMXBulletZnak"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1361"/>
       </w:tabs>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Cambria" w:hAnsi="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OfertaIVMXBulletZnak">
     <w:name w:val="Oferta IVMX Bullet Znak"/>
     <w:link w:val="OfertaIVMXBullet"/>
     <w:rsid w:val="00A755C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Cambria" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wylicznumery">
     <w:name w:val="Wylicz numery"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="27"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style"/>
       <w:snapToGrid w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAZANag">
     <w:name w:val="BAZA Nagł"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
@@ -41078,110 +37167,110 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metryka">
     <w:name w:val="Metryka"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:spacing w:before="1000" w:after="500" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:eastAsia="Times New Roman" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wylicz2poziom">
     <w:name w:val="Wylicz 2 poziom"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2458"/>
       </w:tabs>
       <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="432" w:hanging="432"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style"/>
       <w:snapToGrid w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Wylicz1poziom">
     <w:name w:val="Wylicz 1 poziom"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style"/>
       <w:snapToGrid w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabela-wyliczenieChar">
     <w:name w:val="Tabela - wyliczenie Char"/>
     <w:basedOn w:val="Normalny"/>
     <w:autoRedefine/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
         <w:tab w:val="num" w:pos="1494"/>
       </w:tabs>
       <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1494" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabela-wyliczenie">
     <w:name w:val="Tabela - wyliczenie"/>
     <w:basedOn w:val="Normalny"/>
     <w:autoRedefine/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="24"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="473"/>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Spistreci6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
     </w:pPr>
@@ -41648,134 +37737,134 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CaptionTableChar">
     <w:name w:val="CaptionTable Char"/>
     <w:basedOn w:val="LegendaZnak"/>
     <w:link w:val="CaptionTable"/>
     <w:rsid w:val="00A755C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTextBullet">
     <w:name w:val="TableTextBullet"/>
     <w:basedOn w:val="TableText0"/>
     <w:link w:val="TableTextBulletChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="35"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:left="368"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableTextBulletChar">
     <w:name w:val="TableTextBullet Char"/>
     <w:basedOn w:val="TableTextChar"/>
     <w:link w:val="TableTextBullet"/>
     <w:rsid w:val="00A755C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTextEnum">
     <w:name w:val="TableTextEnum"/>
     <w:basedOn w:val="TableText0"/>
     <w:link w:val="TableTextEnumChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="36"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:ind w:left="372"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableTextEnumChar">
     <w:name w:val="TableTextEnum Char"/>
     <w:basedOn w:val="TableTextChar"/>
     <w:link w:val="TableTextEnum"/>
     <w:rsid w:val="00A755C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalBullet">
     <w:name w:val="NormalBullet"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NormalBulletChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="37"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3960"/>
       </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalBulletChar">
     <w:name w:val="NormalBullet Char"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="NormalBullet"/>
     <w:rsid w:val="00A755C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalEnum">
     <w:name w:val="NormalEnum"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NormalEnumChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A755C4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalEnumChar">
     <w:name w:val="NormalEnum Char"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="NormalEnum"/>
     <w:rsid w:val="00A755C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
     <w:name w:val="Footnote"/>
     <w:basedOn w:val="Tekstprzypisudolnego"/>
     <w:link w:val="FootnoteChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A755C4"/>
@@ -44100,51 +40189,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098550957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -44423,74 +40512,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>4591</Words>
-  <Characters>27552</Characters>
+  <Words>2092</Words>
+  <Characters>12558</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>229</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SZP-WDWSO01-1.0.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32079</CharactersWithSpaces>
+  <CharactersWithSpaces>14621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <dc:creator/>
   <cp:keywords>SZPROT</cp:keywords>
   <dc:description/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MFCATEGORY">
     <vt:lpwstr>InformacjePrzeznaczoneWylacznieDoUzytkuWewnetrznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvn/PbaNeNV5DRqbtsdKyZqtmmk56k+dBji3h0FhsSY5SA==</vt:lpwstr>
   </property>