--- v0 (2025-10-18)
+++ v1 (2026-07-25)
@@ -113,124 +113,84 @@
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>wersja 1.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4278F4FC" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355B33AD" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="355B33AD" w14:textId="2700CEDA" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc188347004"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Metryka dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka11"/>
         <w:tblW w:w="9050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -662,124 +622,84 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5799" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A6682C" w14:textId="3B117EAC" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00093D1D" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="644D1E06" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="644D1E06" w14:textId="5069963A" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc188347005"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Historia dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9057" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Historia zmian dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="1331"/>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="979"/>
@@ -1277,1782 +1197,794 @@
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="440F45D8" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
           <w:pPr>
             <w:keepNext/>
             <w:spacing w:before="480" w:after="120" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009448DE">
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>Spis treści</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="506E0FD0" w14:textId="0D308B55" w:rsidR="00093D1D" w:rsidRDefault="00A755C4">
+        <w:p w14:paraId="506E0FD0" w14:textId="3AA53756" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009448DE">
+          <w:r w:rsidRPr="007E16FD">
             <w:rPr>
-              <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
+            <w:t>Opis dokumentu</w:t>
           </w:r>
-          <w:r w:rsidRPr="009448DE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              <w:noProof/>
+              <w:webHidden/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:tab/>
+            <w:t>5</w:t>
           </w:r>
-          <w:r w:rsidRPr="009448DE">
-[...63 lines deleted...]
-          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29617D33" w14:textId="1F023B43" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="29617D33" w14:textId="7EE202C8" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300631" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Cel dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1C0CD0D1" w14:textId="56FFB1C2" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="1C0CD0D1" w14:textId="4E9F6CC3" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300632" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zastosowanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="32B399C0" w14:textId="58A1E961" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="32B399C0" w14:textId="4613F4AE" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300633" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Obowiązywanie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2F1E1A97" w14:textId="7AC2E57B" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="2F1E1A97" w14:textId="33838B7A" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300634" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące i pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="30EEE368" w14:textId="3D9DA053" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="30EEE368" w14:textId="51F49CB2" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300635" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty obowiązujące</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5796CA5F" w14:textId="5171C598" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="5796CA5F" w14:textId="2DF01F10" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300636" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Dokumenty pomocnicze</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="4EDE8430" w14:textId="2F3D7D82" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="4EDE8430" w14:textId="2052E37F" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300637" w:history="1">
-[...58 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Słownik przyjętych skrótów i terminów</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="498211EF" w14:textId="7E78AC53" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="498211EF" w14:textId="73876D84" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300638" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Skróty i akronimy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1DF6D844" w14:textId="6F772A77" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="1DF6D844" w14:textId="2729BFE6" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300639" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Terminy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="21D36566" w14:textId="59DD78F9" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="21D36566" w14:textId="2A7574AE" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300640" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Zawartość merytoryczna dokumentu</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>7</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="45E5B27A" w14:textId="06E350F7" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="45E5B27A" w14:textId="053D9E97" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300641" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Specyfikacja wniosku DDS</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>8</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="17FCC38C" w14:textId="4A0E5473" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="17FCC38C" w14:textId="4EE743CE" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300642" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Reguły</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>11</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="56E68170" w14:textId="50743F94" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
+        <w:p w14:paraId="56E68170" w14:textId="7BA2224C" w:rsidR="00093D1D" w:rsidRDefault="00093D1D">
           <w:pPr>
             <w:pStyle w:val="Spistreci1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210300643" w:history="1">
-[...57 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007E16FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Załączniki</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>12</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="30DF0211" w14:textId="64008CA3" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+        <w:p w14:paraId="30DF0211" w14:textId="3FB26A4F" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00000000" w:rsidP="00A755C4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:spacing w:before="160" w:after="100" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009448DE">
-[...6 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="765F251B" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1F8255" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Spis tabel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D7C4BB" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="42D7C4BB" w14:textId="3B7BABD7" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-        </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 1. Metryka dokumentu</w:t>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-        </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \c "Tabela" </w:instrText>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009448DE">
-[...70 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AA30935" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="6AA30935" w14:textId="1EDA8FC1" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347005" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 2. Historia dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0BA516D7" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="0BA516D7" w14:textId="09343AF5" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347006" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 3. Wykaz dokumentów obowiązujących</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5769EEC0" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="5769EEC0" w14:textId="7A82689B" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347007" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 4. Wykaz dokumentów pomocniczych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15F921E1" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="15F921E1" w14:textId="12C8ECC2" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347008" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 5. Wykaz skrótów i akronimów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11957E52" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="11957E52" w14:textId="67647C0D" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347009" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 6. Wykaz definicji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F1BD181" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="2F1BD181" w14:textId="19E59790" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188347010" w:history="1">
-[...64 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabela 7. Powiązanie plików XSD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009448DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="594100CD" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="594100CD" w14:textId="1203EBD9" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009448DE">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC8A87E" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc210300630"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
@@ -3309,124 +2241,83 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc210300635"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Dokumenty obowiązujące</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="72FEEEE6" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="72FEEEE6" w14:textId="4890D37F" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc188347006"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz dokumentów obowiązujących</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów obowiązujących"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="758"/>
         <w:gridCol w:w="2379"/>
         <w:gridCol w:w="3228"/>
         <w:gridCol w:w="1273"/>
@@ -3657,124 +2548,83 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc210300636"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Dokumenty pomocnicze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="379C0F06" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="379C0F06" w14:textId="7AAF0D60" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc188347007"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz dokumentów pomocniczych</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz dokumentów pomocnicznych"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2467"/>
         <w:gridCol w:w="1417"/>
@@ -4021,124 +2871,83 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc210300638"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Skróty i akronimy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="335125C9" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="335125C9" w14:textId="6681A646" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc188347008"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz skrótów i akronimów</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz skrótów i akronimów wykorzystywanych w dalszej części dokumentu"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="30EDBCB0" w14:textId="77777777" w:rsidTr="0074729A">
@@ -4176,56 +2985,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
               <w:t>Opis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="41E813D3" w14:textId="77777777" w:rsidTr="0074729A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B6C6B41" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
               <w:t>CRKiD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="795B62BE" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
               <w:t>Centralne Repozytorium Komunikatów i Dokumentów – komponent Systemu SEAP PLUS, w którym przechowywane są komunikaty, dokumenty oraz ich metadane.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="0831D766" w14:textId="77777777" w:rsidTr="0074729A">
         <w:tc>
           <w:tcPr>
@@ -4317,246 +3128,255 @@
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="736B96E8" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
-              <w:t>Extensible Markup Language - rozszerzalny język znaczników.</w:t>
+              <w:t>Extensible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Markup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Language - rozszerzalny język znaczników.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="020FB64C" w14:textId="77777777" w:rsidTr="0074729A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09BA0185" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XPath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FD8FA86" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
-              <w:t>ang. XML Path Language. Język służący do adresowania części dokumentu XML</w:t>
+              <w:t xml:space="preserve">ang. XML </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Path</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Language. Język służący do adresowania części dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="4D756E78" w14:textId="77777777" w:rsidTr="0074729A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FD121AE" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0505E02A" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="0074729A">
             <w:pPr>
               <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448DE">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
-              <w:t>XML Schema - standard służący do definiowania struktury dokumentu XML</w:t>
+              <w:t xml:space="preserve">XML </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Schema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009448DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - standard służący do definiowania struktury dokumentu XML</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D1BC8D0" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc210300639"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Terminy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="1DF39786" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="1DF39786" w14:textId="45403937" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc188347009"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Wykaz definicji</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wyjaśnienia terminów zawartych w dokumentacji"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="48419B67" w14:textId="77777777" w:rsidTr="0074729A">
@@ -4790,124 +3610,83 @@
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00554DCE" w:rsidRPr="00554DCE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>Wniosek ogólnego przeznaczenia zawierający dokument(y) do dowolnej toczącej się jeszcze sprawy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DA567E" w14:textId="7C3FD3B6" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Lato" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Lato" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Struktury danych wspólne dla wszystkich zestawów usług zostały umieszczone w pliku Typy_1.0.xsd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1035083A" w14:textId="77777777" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
+    <w:p w14:paraId="1035083A" w14:textId="2A27B1DE" w:rsidR="00A755C4" w:rsidRPr="009448DE" w:rsidRDefault="00A755C4" w:rsidP="00A755C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc188347010"/>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009448DE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Powiązanie plików XSD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela zawierająca wykaz powiązanych plików i opis ich zawartości"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A755C4" w:rsidRPr="009448DE" w14:paraId="25C0DB35" w14:textId="77777777" w:rsidTr="0074729A">
@@ -5364,69 +4143,66 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Tabela została wygenerowana automatycznie, nie podlega modyfikacji w zakresie dostępności cyfrowej. Tabela zawiera strukture formularza DDS."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="54"/>
       </w:tblGrid>
       <w:tr w:rsidR="00554DCE" w14:paraId="0C453E64" w14:textId="77777777" w:rsidTr="00554DCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61401913" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
+          <w:p w14:paraId="61401913" w14:textId="736D8E95" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId5" w:anchor="67539" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DDS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730EE350" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5502,69 +4278,76 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="0AA64FA0" w14:textId="77777777" w:rsidTr="00554DCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="577735E1" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
+          <w:p w14:paraId="577735E1" w14:textId="1A284475" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:anchor="-674465215" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Naglowek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="135AD162" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5640,69 +4423,76 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="2DFEBF85" w14:textId="77777777" w:rsidTr="00554DCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29496998" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
+          <w:p w14:paraId="29496998" w14:textId="7CE4406C" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:anchor="168444002" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zalacznik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0064B61A" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5778,69 +4568,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="2FA41300" w14:textId="77777777" w:rsidTr="00554DCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="210614D4" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
+          <w:p w14:paraId="210614D4" w14:textId="16522406" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:anchor="2087003737" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>— Wnioskodawca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0159D5BF" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5916,69 +4703,76 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="573365BE" w14:textId="77777777" w:rsidTr="00554DCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4479C449" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
+          <w:p w14:paraId="4479C449" w14:textId="49BAAA36" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:anchor="1220913213" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E6C03D5" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6330,68 +5124,70 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E246A8" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="-674465215"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DDS.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="element-path-bold1"/>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Naglowek</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00554DCE" w14:paraId="7B80E22E" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6561,60 +5357,62 @@
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EDD9055" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrWlasny</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="34F6C1EE" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer własny wniosku</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="797A9203" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6734,107 +5532,106 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="550F8ED2" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="550F8ED2" w14:textId="52E0169D" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="4205CD40" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47C2905F" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nrSprawy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0E2972B8" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer sprawy w SZPROT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6722A707" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -6954,117 +5751,116 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A290085" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="6A290085" w14:textId="0E6703C4" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R32</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="739FEF68" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B05CD8" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="168444002"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DDS.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="element-path-bold1"/>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalacznik</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00554DCE" w14:paraId="191763E7" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7252,60 +6048,62 @@
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="554D61CB" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zawartosc</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="14AD95C5" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Binarna zawartość pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -7408,107 +6206,106 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C1AE9EC" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2C1AE9EC" w14:textId="01B6CCE9" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R65</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="7B2D28BE" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78251A06" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eDokument</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="42644101" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wskazanie na plik w e-Dokumentach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -7611,125 +6408,121 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43C517C1" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="43C517C1" w14:textId="1D9C64D8" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R65</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId14" w:anchor="R_R112" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R112</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="59418970" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E80F4DE" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodzajKod</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="043E953C" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kod określający zawartość pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -7877,60 +6670,62 @@
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42426E6C" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rodzajNazwa</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0992EBD2" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nazwa rodzaju zawartości pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -8234,107 +7029,106 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FA7258A" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0FA7258A" w14:textId="7DF9AB25" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R66</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="68396979" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34D30C62" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mimeType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F8ECAEB" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Typ MIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -8437,117 +7231,116 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B8AD5D1" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="0B8AD5D1" w14:textId="2372FDE6" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R88</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D9029C9" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9FF444" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="2087003737"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DDS.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="element-path-bold1"/>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wnioskodawca</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00554DCE" w14:paraId="0B3E76FA" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8717,60 +7510,62 @@
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="680CB06B" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>idsisc</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="49D8F4E1" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Numer ID SISC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="233726D2" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -8890,107 +7685,106 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AB7C273" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4AB7C273" w14:textId="7F6A3766" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554DCE" w14:paraId="199C9ABC" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01F02CB3" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>imie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="75EF8054" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Imię</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -9339,60 +8133,62 @@
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ACD89A3" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dataSporzadzenia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7A260E99" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Data sporządzenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -9495,118 +8291,117 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="240" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="408848DC" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="408848DC" w14:textId="4B448058" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E16FD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R31</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4822DDD5" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA4FE8E" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="1220913213"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DDS.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="element-path-bold1"/>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4818"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00554DCE" w14:paraId="177D75B9" w14:textId="77777777">
         <w:trPr>
           <w:divId w:val="476075024"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10032,70 +8827,106 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>- WRR0001: ID SEAP użytkownika wypełniającego wniosek (dana przekazywana w kopercie SEAP)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B71BD32" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:pStyle w:val="HTML-wstpniesformatowany"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">- WRR0002: /WRR0002/OsobaFizyczna/@idsisc </w:t>
-[...5 lines deleted...]
-              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:t>- WRR0002: /WRR0002/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>OsobaFizyczna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>- WRR0003: /WRR0003/OsobaFizyczna/@idsisc</w:t>
+              <w:t xml:space="preserve">/@idsisc </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55742DCF" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
+            <w:pPr>
+              <w:pStyle w:val="HTML-wstpniesformatowany"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- WRR0003: /WRR0003/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OsobaFizyczna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/@idsisc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="650E47C5" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:pStyle w:val="HTML-wstpniesformatowany"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>- WRP0001: /WRP0001/Podmiot/@nip lub jeśli brak odpowiednio @eori, VATUE/@nrVatUe, @nrTc (patrz R34)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FE44E25" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
@@ -10181,51 +9012,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="638B37A6" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE">
             <w:pPr>
               <w:pStyle w:val="HTML-wstpniesformatowany"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">'Numer własny' dla komunikatu DDS musi być unikalny per numer sprawy: /DDS/Naglowek/@nrSprawy  </w:t>
+              <w:t>'Numer własny' dla komunikatu DDS musi być unikalny per numer sprawy: /DDS/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Naglowek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/@nrSprawy  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1389"/>
               <w:gridCol w:w="7683"/>
             </w:tblGrid>
             <w:tr w:rsidR="00554DCE" w14:paraId="560546EC" w14:textId="77777777" w:rsidTr="00554DCE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1418" w:type="dxa"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="113" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
@@ -10328,100 +9179,129 @@
                       <w:szCs w:val="18"/>
                       <w:lang w:val="pl-PL"/>
                     </w:rPr>
                     <w:t>JEŚLI komunikat został odebrany z PUESC i jest inny niż WRR0001 WTEDY</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4D971F15" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                   <w:pPr>
                     <w:pStyle w:val="HTML-wstpniesformatowany"/>
                     <w:spacing w:line="256" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="pl-PL"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="pl-PL"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t>idsisc jest wymagany</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>idsisc</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> jest wymagany</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="39903D00" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                   <w:pPr>
                     <w:pStyle w:val="HTML-wstpniesformatowany"/>
                     <w:spacing w:line="256" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="pl-PL"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="pl-PL"/>
                     </w:rPr>
                     <w:t xml:space="preserve">W PRZECIWNYM WYPADKU </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="518668B0" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                   <w:pPr>
                     <w:pStyle w:val="HTML-wstpniesformatowany"/>
                     <w:spacing w:line="256" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="pl-PL"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>idsisc jest opcjonalny</w:t>
+                    <w:t>idsisc</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> jest opcjonalny</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="20D6B977" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                   <w:pPr>
                     <w:pStyle w:val="HTML-wstpniesformatowany"/>
                     <w:spacing w:line="256" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="1388"/>
                     <w:gridCol w:w="7684"/>
@@ -10807,51 +9687,71 @@
                           <w:top w:w="0" w:type="dxa"/>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:bottom w:w="284" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tcMar>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="2A4EACE3" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:pStyle w:val="HTML-wstpniesformatowany"/>
                           <w:spacing w:line="256" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
-                          <w:t>JEŚLI 'Kod określający zawartość pl' = "99" (Inny dokument) WTEDY</w:t>
+                          <w:t xml:space="preserve">JEŚLI 'Kod określający zawartość </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t>pl</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t>' = "99" (Inny dokument) WTEDY</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="274B3C7C" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRPr="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:pStyle w:val="HTML-wstpniesformatowany"/>
                           <w:spacing w:line="256" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10938,116 +9838,176 @@
                           <w:top w:w="0" w:type="dxa"/>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:bottom w:w="284" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tcMar>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="01F0947C" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:pStyle w:val="HTML-wstpniesformatowany"/>
                           <w:spacing w:line="256" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
-                          <w:t>JEŚLI 'Zalacznik.Binarna zawartość pliku' jest podana WTEDY</w:t>
+                          <w:t>JEŚLI '</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t>Zalacznik.Binarna</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> zawartość pliku' jest podana WTEDY</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="057D1538" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:pStyle w:val="HTML-wstpniesformatowany"/>
                           <w:spacing w:line="256" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                           <w:tab/>
-                          <w:t>'Zalacznik.Typ MIME' musi być podany</w:t>
+                          <w:t>'</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t>Zalacznik.Typ</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> MIME' musi być podany</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="2AA3B35B" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:pStyle w:val="HTML-wstpniesformatowany"/>
                           <w:spacing w:line="256" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                           <w:t>W PRZECIWNYM WYPADKU</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="65246265" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:pStyle w:val="HTML-wstpniesformatowany"/>
                           <w:spacing w:line="256" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="pl-PL"/>
                           </w:rPr>
                           <w:tab/>
-                          <w:t>'Zalacznik.Typ MIME' nie może wystąpić</w:t>
+                          <w:t>'</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t>Zalacznik.Typ</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="pl-PL"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> MIME' nie może wystąpić</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00554DCE" w14:paraId="5F000450" w14:textId="77777777" w:rsidTr="00554DCE">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1418" w:type="dxa"/>
                         <w:tcMar>
                           <w:top w:w="0" w:type="dxa"/>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:bottom w:w="113" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tcMar>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="586958BA" w14:textId="77777777" w:rsidR="00554DCE" w:rsidRDefault="00554DCE" w:rsidP="00554DCE">
                         <w:pPr>
                           <w:keepNext/>
                           <w:rPr>
                             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -11271,62 +10231,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>DDS</w:t>
       </w:r>
       <w:r w:rsidR="00A755C4">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>.xsd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EA2880" w14:textId="6E949D00" w:rsidR="00A755C4" w:rsidRPr="00B80641" w:rsidRDefault="004E6BB6" w:rsidP="00A755C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>DDS</w:t>
       </w:r>
       <w:r w:rsidR="00A755C4">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>_transform</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0A207704" w14:textId="22EDD47F" w:rsidR="00A755C4" w:rsidRPr="00B80641" w:rsidRDefault="004E6BB6" w:rsidP="00A755C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>DDS</w:t>
       </w:r>
       <w:r w:rsidR="00A755C4">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>.xml</w:t>
@@ -11352,114 +10314,114 @@
         <w:t>Wizualizacja.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BC44C9" w14:textId="77777777" w:rsidR="009E4D8F" w:rsidRDefault="009E4D8F"/>
     <w:sectPr w:rsidR="009E4D8F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Bk">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Black">
@@ -15069,73 +14031,77 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="677851952">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1987054125">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E4D8F"/>
     <w:rsid w:val="000449BF"/>
     <w:rsid w:val="00093D1D"/>
     <w:rsid w:val="000A2677"/>
     <w:rsid w:val="00257164"/>
     <w:rsid w:val="004D6613"/>
     <w:rsid w:val="004E6BB6"/>
     <w:rsid w:val="00554DCE"/>
     <w:rsid w:val="007D685E"/>
+    <w:rsid w:val="007E16FD"/>
+    <w:rsid w:val="008E0FE9"/>
     <w:rsid w:val="009E4D8F"/>
     <w:rsid w:val="00A755C4"/>
+    <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00C9299B"/>
     <w:rsid w:val="00D60A3C"/>
     <w:rsid w:val="00E571DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -19909,51 +18875,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2005014408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\IUIS\Desktop\Pliki%20kt&#243;re%20wykorzystujesz%20do%20pisania%20dokumentacji\Nowy%20folder\PUESCKUD_SZPROT_SXML_w_8_10_20240729%20(5)\tekst\PUESCKUD_SZPROT_SXML_w_8_10_20240729.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -20232,74 +19198,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1717</Words>
-  <Characters>10305</Characters>
+  <Words>1046</Words>
+  <Characters>6281</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SZP-WDACE01-1.0.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11999</CharactersWithSpaces>
+  <CharactersWithSpaces>7313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SZP-DDS-1.0.docx</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords>SZPROT</cp:keywords>
   <dc:description/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MFCATEGORY">
     <vt:lpwstr>InformacjePrzeznaczoneWylacznieDoUzytkuWewnetrznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvn/PbaNeNV5DRqbtsdKyZqtmmk56k+dBji3h0FhsSY5SA==</vt:lpwstr>