--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -54,108 +54,108 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000314D3">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00D239DE">
         <w:t>FAQ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D239DE" w:rsidRPr="00D239DE">
         <w:t>Pytania i odpowiedzi</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D239DE" w:rsidRPr="00D239DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F757737" w14:textId="0444CE04" w:rsidR="003D0284" w:rsidRDefault="00DD6FF9" w:rsidP="00F93A29">
+    <w:p w14:paraId="2F757737" w14:textId="49F58A5D" w:rsidR="003D0284" w:rsidRDefault="00DD6FF9" w:rsidP="00F93A29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:sectPr w:rsidR="003D0284" w:rsidSect="00237D81">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6FF9">
         <w:t xml:space="preserve"> wersja z dnia: </w:t>
       </w:r>
       <w:r w:rsidR="00D239DE" w:rsidRPr="00DD6FF9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="000314D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D239DE" w:rsidRPr="00DD6FF9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-0</w:t>
       </w:r>
-      <w:r w:rsidR="000C04C0">
+      <w:r w:rsidR="000314D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D239DE" w:rsidRPr="00DD6FF9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="000C04C0">
+      <w:r w:rsidR="00714AF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7B374B" w14:textId="023968B2" w:rsidR="00CB2340" w:rsidRDefault="00CB2340" w:rsidP="00375C74">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2340">
         <w:lastRenderedPageBreak/>
         <w:t>Informacj</w:t>
       </w:r>
       <w:r>
         <w:t>a wstępna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115458F5" w14:textId="02F5CADE" w:rsidR="00CB2340" w:rsidRDefault="000A5A12" w:rsidP="007C015C">
       <w:r>
         <w:t>Prosimy o przesyłanie p</w:t>
       </w:r>
       <w:r w:rsidR="005F5795">
         <w:t>yta</w:t>
       </w:r>
       <w:r>
         <w:t>ń</w:t>
       </w:r>
       <w:r w:rsidR="00CB2340">
@@ -423,65 +423,62 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Czy zgodnie z regułą R0009S skoro nie ma kodu ‘C511’ w słowniku CL213, to zawsze lokalizacja towarów ma być równa urzędowi złożenia?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2132A06A" w14:textId="3EED312F" w:rsidR="003228B3" w:rsidRDefault="003228B3" w:rsidP="003228B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF05A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Odpowiedź:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B861078" w14:textId="2C794911" w:rsidR="003228B3" w:rsidRPr="003228B3" w:rsidRDefault="003228B3" w:rsidP="003228B3">
+    <w:p w14:paraId="3B861078" w14:textId="77777777" w:rsidR="003228B3" w:rsidRPr="003228B3" w:rsidRDefault="003228B3" w:rsidP="003228B3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003228B3">
         <w:t>R0009S zostanie usunięta. Lokalizacja towarów może być różna od urzędu złożenia</w:t>
       </w:r>
-      <w:r w:rsidR="0028502E">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3B63640D" w14:textId="77777777" w:rsidR="003228B3" w:rsidRDefault="003228B3" w:rsidP="003228B3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56EE0123" w14:textId="6D68861E" w:rsidR="003228B3" w:rsidRPr="003228B3" w:rsidRDefault="003228B3" w:rsidP="003228B3">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -492,77 +489,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pytanie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39205ACB" w14:textId="77777777" w:rsidR="003228B3" w:rsidRDefault="003228B3" w:rsidP="003228B3">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">W regułach R0011S i R0013S są kody </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        <w:t>W regułach R0011S i R0013S są kody ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0PL11’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028502E">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ‘PST2L’, których nie ma w słowniku CL239 do pola </w:t>
+        <w:t xml:space="preserve">, ‘PST2L’, których nie ma w słowniku CL239 do pola </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>AdditionalInformation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>code</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -951,105 +936,105 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:object w:dxaOrig="1579" w:dyaOrig="1022" w14:anchorId="530DE782">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:79.2pt;height:50.9pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:79.4pt;height:51.05pt" o:ole="">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1781006644" r:id="rId18"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1835862449" r:id="rId18"/>
         </w:object>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003228B3" w:rsidRPr="001A6198" w:rsidSect="001D722C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5411ADB0" w14:textId="77777777" w:rsidR="00026205" w:rsidRDefault="00026205" w:rsidP="007C015C">
+    <w:p w14:paraId="3163EA54" w14:textId="77777777" w:rsidR="00703C41" w:rsidRDefault="00703C41" w:rsidP="007C015C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D96C129" w14:textId="77777777" w:rsidR="00026205" w:rsidRDefault="00026205" w:rsidP="007C015C">
+    <w:p w14:paraId="5B6EFBC1" w14:textId="77777777" w:rsidR="00703C41" w:rsidRDefault="00703C41" w:rsidP="007C015C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BA61590" w14:textId="77777777" w:rsidR="00026205" w:rsidRDefault="00026205">
+    <w:p w14:paraId="2E07C40B" w14:textId="77777777" w:rsidR="00703C41" w:rsidRDefault="00703C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
@@ -1064,54 +1049,54 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1290855475"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
@@ -1183,65 +1168,65 @@
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="62B667AD" w14:textId="77777777" w:rsidR="00237D81" w:rsidRDefault="00237D81" w:rsidP="007C015C">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD2ADA3" w14:textId="77777777" w:rsidR="00026205" w:rsidRDefault="00026205" w:rsidP="007C015C">
+    <w:p w14:paraId="510F2718" w14:textId="77777777" w:rsidR="00703C41" w:rsidRDefault="00703C41" w:rsidP="007C015C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AD41276" w14:textId="77777777" w:rsidR="00026205" w:rsidRDefault="00026205" w:rsidP="007C015C">
+    <w:p w14:paraId="508713CD" w14:textId="77777777" w:rsidR="00703C41" w:rsidRDefault="00703C41" w:rsidP="007C015C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D0A9DA0" w14:textId="77777777" w:rsidR="00026205" w:rsidRDefault="00026205">
+    <w:p w14:paraId="0FEA780B" w14:textId="77777777" w:rsidR="00703C41" w:rsidRDefault="00703C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="157FC046" w14:textId="5686F7ED" w:rsidR="002C1C7E" w:rsidRDefault="007C6FCD" w:rsidP="007C015C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r w:rsidRPr="00D61A2B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12E2296D" wp14:editId="5C0307FA">
           <wp:extent cx="3148965" cy="643890"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="3" name="Obraz 27" descr="Logo KAS oraz System Informacyjny Skarbowo-Celny"/>
           <wp:cNvGraphicFramePr>
@@ -3501,108 +3486,107 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="172"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C62BE"/>
     <w:rsid w:val="00010274"/>
     <w:rsid w:val="00010333"/>
     <w:rsid w:val="000107AA"/>
+    <w:rsid w:val="00020790"/>
     <w:rsid w:val="00022144"/>
     <w:rsid w:val="000261A3"/>
-    <w:rsid w:val="00026205"/>
     <w:rsid w:val="000314D3"/>
     <w:rsid w:val="000500C4"/>
     <w:rsid w:val="0005099B"/>
     <w:rsid w:val="00054063"/>
     <w:rsid w:val="000551FD"/>
     <w:rsid w:val="000600A5"/>
     <w:rsid w:val="000603B9"/>
     <w:rsid w:val="000717E9"/>
     <w:rsid w:val="00074163"/>
     <w:rsid w:val="000768AF"/>
     <w:rsid w:val="00083C19"/>
     <w:rsid w:val="00084392"/>
     <w:rsid w:val="00085EBC"/>
     <w:rsid w:val="00091404"/>
     <w:rsid w:val="0009748B"/>
     <w:rsid w:val="0009DCBD"/>
     <w:rsid w:val="000A5A12"/>
     <w:rsid w:val="000B1F4A"/>
     <w:rsid w:val="000B1FB4"/>
     <w:rsid w:val="000B4947"/>
-    <w:rsid w:val="000C04C0"/>
     <w:rsid w:val="000C52A9"/>
     <w:rsid w:val="000D27C6"/>
     <w:rsid w:val="000D3104"/>
     <w:rsid w:val="000D6498"/>
     <w:rsid w:val="000D70AD"/>
     <w:rsid w:val="000E06B7"/>
     <w:rsid w:val="000E33F2"/>
     <w:rsid w:val="000E6B1F"/>
     <w:rsid w:val="000F0B72"/>
     <w:rsid w:val="000F2301"/>
     <w:rsid w:val="000F360B"/>
     <w:rsid w:val="000F4AEE"/>
     <w:rsid w:val="000F78BE"/>
     <w:rsid w:val="00101684"/>
     <w:rsid w:val="00102A7A"/>
     <w:rsid w:val="00117A4A"/>
     <w:rsid w:val="0012330F"/>
     <w:rsid w:val="0012390B"/>
     <w:rsid w:val="00127FF0"/>
     <w:rsid w:val="0013462A"/>
     <w:rsid w:val="00136811"/>
     <w:rsid w:val="00145290"/>
     <w:rsid w:val="00153FD4"/>
     <w:rsid w:val="0016497A"/>
     <w:rsid w:val="00170FE1"/>
@@ -3627,51 +3611,50 @@
     <w:rsid w:val="001D7B05"/>
     <w:rsid w:val="001E1FD9"/>
     <w:rsid w:val="001E3AE3"/>
     <w:rsid w:val="001F1EDA"/>
     <w:rsid w:val="001F3044"/>
     <w:rsid w:val="001F556C"/>
     <w:rsid w:val="001F7F95"/>
     <w:rsid w:val="00202C9E"/>
     <w:rsid w:val="00211D05"/>
     <w:rsid w:val="00225DF6"/>
     <w:rsid w:val="00225EF9"/>
     <w:rsid w:val="0023060C"/>
     <w:rsid w:val="00231D4B"/>
     <w:rsid w:val="00233860"/>
     <w:rsid w:val="00237D81"/>
     <w:rsid w:val="002410F5"/>
     <w:rsid w:val="00243F07"/>
     <w:rsid w:val="00244CAE"/>
     <w:rsid w:val="00246170"/>
     <w:rsid w:val="0026118D"/>
     <w:rsid w:val="002618F3"/>
     <w:rsid w:val="00262077"/>
     <w:rsid w:val="002725CF"/>
     <w:rsid w:val="00274709"/>
     <w:rsid w:val="00275789"/>
-    <w:rsid w:val="0028502E"/>
     <w:rsid w:val="00285A86"/>
     <w:rsid w:val="0028696B"/>
     <w:rsid w:val="00287462"/>
     <w:rsid w:val="0029142C"/>
     <w:rsid w:val="002A3CB1"/>
     <w:rsid w:val="002B32CD"/>
     <w:rsid w:val="002B5639"/>
     <w:rsid w:val="002B679D"/>
     <w:rsid w:val="002B6DBE"/>
     <w:rsid w:val="002C19A5"/>
     <w:rsid w:val="002C1C7E"/>
     <w:rsid w:val="002C2773"/>
     <w:rsid w:val="002C7A47"/>
     <w:rsid w:val="002D78D2"/>
     <w:rsid w:val="002E6CEF"/>
     <w:rsid w:val="002F255D"/>
     <w:rsid w:val="002F4DCE"/>
     <w:rsid w:val="002F5AA7"/>
     <w:rsid w:val="00301D6F"/>
     <w:rsid w:val="003070D8"/>
     <w:rsid w:val="003128F8"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00315C14"/>
     <w:rsid w:val="003228B3"/>
     <w:rsid w:val="00322D7A"/>
@@ -3783,67 +3766,67 @@
     <w:rsid w:val="005E4CD2"/>
     <w:rsid w:val="005F059F"/>
     <w:rsid w:val="005F32BB"/>
     <w:rsid w:val="005F5795"/>
     <w:rsid w:val="00605F5B"/>
     <w:rsid w:val="00616FAA"/>
     <w:rsid w:val="006218F1"/>
     <w:rsid w:val="00637CAE"/>
     <w:rsid w:val="00640F31"/>
     <w:rsid w:val="00641C74"/>
     <w:rsid w:val="00645073"/>
     <w:rsid w:val="006507D4"/>
     <w:rsid w:val="00652986"/>
     <w:rsid w:val="00662493"/>
     <w:rsid w:val="00665227"/>
     <w:rsid w:val="00673096"/>
     <w:rsid w:val="00674566"/>
     <w:rsid w:val="00675229"/>
     <w:rsid w:val="006759B2"/>
     <w:rsid w:val="0067797D"/>
     <w:rsid w:val="00682187"/>
     <w:rsid w:val="0068750C"/>
     <w:rsid w:val="00690654"/>
     <w:rsid w:val="00692FE7"/>
     <w:rsid w:val="006936AC"/>
-    <w:rsid w:val="006A3063"/>
     <w:rsid w:val="006A380F"/>
     <w:rsid w:val="006B3844"/>
     <w:rsid w:val="006C0233"/>
     <w:rsid w:val="006C2A0A"/>
     <w:rsid w:val="006C51FA"/>
     <w:rsid w:val="006D39AC"/>
     <w:rsid w:val="006D49D6"/>
     <w:rsid w:val="006D5A42"/>
     <w:rsid w:val="006D5F5A"/>
     <w:rsid w:val="006E2970"/>
     <w:rsid w:val="006E4AB5"/>
     <w:rsid w:val="006E6224"/>
     <w:rsid w:val="006E7719"/>
     <w:rsid w:val="006F067D"/>
     <w:rsid w:val="006F32EF"/>
     <w:rsid w:val="006F4320"/>
+    <w:rsid w:val="00703C41"/>
     <w:rsid w:val="0071071D"/>
     <w:rsid w:val="00710B16"/>
     <w:rsid w:val="007149CC"/>
     <w:rsid w:val="00714AF3"/>
     <w:rsid w:val="00714EC3"/>
     <w:rsid w:val="00725FED"/>
     <w:rsid w:val="00727021"/>
     <w:rsid w:val="00731493"/>
     <w:rsid w:val="007506CE"/>
     <w:rsid w:val="00775F45"/>
     <w:rsid w:val="00786E21"/>
     <w:rsid w:val="00797D15"/>
     <w:rsid w:val="007A00AC"/>
     <w:rsid w:val="007A08BB"/>
     <w:rsid w:val="007A3684"/>
     <w:rsid w:val="007A3EBD"/>
     <w:rsid w:val="007B66CE"/>
     <w:rsid w:val="007C015C"/>
     <w:rsid w:val="007C391E"/>
     <w:rsid w:val="007C41CC"/>
     <w:rsid w:val="007C5EDF"/>
     <w:rsid w:val="007C6FCD"/>
     <w:rsid w:val="007C7DB4"/>
     <w:rsid w:val="007D2D6B"/>
     <w:rsid w:val="007E31C5"/>
@@ -4235,51 +4218,51 @@
     <w:rsid w:val="74261116"/>
     <w:rsid w:val="753982AC"/>
     <w:rsid w:val="776B21EC"/>
     <w:rsid w:val="7875DACB"/>
     <w:rsid w:val="7C123726"/>
     <w:rsid w:val="7C3F9434"/>
     <w:rsid w:val="7E19A641"/>
     <w:rsid w:val="7EC52032"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="335811F1"/>
   <w15:docId w15:val="{E6CF6205-69A0-40C2-87F9-35C9CFA7BCE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -4370,98 +4353,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6132,65 +6111,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E3B20D911E2FC498738007EA987DD07" ma:contentTypeVersion="11" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="9442894849c8497032debc216caaa4a9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004bd2c7-a045-4aec-92ba-df4032089123" xmlns:ns3="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d869d26e463cfd1e948c21ffbc592728" ns2:_="" ns3:_="">
     <xsd:import namespace="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <xsd:import namespace="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -6357,135 +6321,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="004bd2c7-a045-4aec-92ba-df4032089123">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FFC5713-3FDF-4C88-8DEC-1CB342A46785}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
     <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4AEF949-ED9F-4558-A91C-8E13781F29F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{322A874D-17A9-4ECE-A00E-593F04FE8A79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="004bd2c7-a045-4aec-92ba-df4032089123"/>
+    <ds:schemaRef ds:uri="d8c9acc8-6ac6-40e1-b25b-df0bb79813aa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A706E55C-05D6-46ED-95B6-DB3E93202D3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>227</Words>
-  <Characters>1365</Characters>
+  <Characters>1364</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FAQ_AIS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1589</CharactersWithSpaces>
+  <CharactersWithSpaces>1588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FAQ_AIS</dc:title>
   <dc:subject/>
   <dc:creator>Kościanek Aneta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008E3B20D911E2FC498738007EA987DD07</vt:lpwstr>
   </property>