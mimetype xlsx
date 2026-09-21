--- v0 (2026-05-17)
+++ v1 (2026-09-21)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="d:\HJYW\Desktop\Do publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\DC\PROGRAM PUESC\ZESPÓŁ REDAKCYJNY PUESC\Banderole akcyzowe\ZESTAWIENIA\2026 09 17_DZP_dane\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC5CB690-5607-458B-BCA1-1D14EA2BED05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7D56789-25DE-4F48-8F98-E07EB8C8BB69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="suPQ2uOj/f5ddRgF2+YHPw95aI6zqZDVmMx/JhP0cBmB8POi6xyh/aqkUv0OT6/MyHcYEmlp+5ULvYb81PXtDg==" workbookSaltValue="0s+RS3Vf4xigWesIcVFT7g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ZestawienieSposóbBanderolowania" sheetId="1" r:id="rId1"/>
     <sheet name="Slownik" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="US">Slownik!$B$2:$B$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1550" uniqueCount="626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1604" uniqueCount="655">
   <si>
     <t>Wyrób, którego opakowanie opakowanie jest odmiennie banderolowane</t>
   </si>
   <si>
     <t>Opakowanie wyrobu odmiennie banderolowanego</t>
   </si>
   <si>
     <t>Opis i przyczyna odmiennego sposobu banderolowania</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
@@ -700,56 +703,50 @@
   <si>
     <t>tytoń</t>
   </si>
   <si>
     <t>2417-SPA.4220.53.2018</t>
   </si>
   <si>
     <t>Opakowanie jednostkowe – torebka foliowa, stojąca typu „doypack” z okrągłym dnem o poj. 200g i o wymiarach 20 cm x 25 cm, z zamknięciem strunowym oraz zgrzewem w górnej części opakowania.</t>
   </si>
   <si>
     <t>Banderole podatkowe o wymiarach 45 mm x 22 mm należy nałożyć, za pomocą właściwego kleju zgodnie z załącznikiem 1 do decyzji:
 w kształcie litery „I” położonej pionowo do wysokości opakowania w lewym górnym rogu torebki na przedniej ściance opakowania, poprzecznie do lini odcięcia zgrzewu, tak aby banderola nachodziła na zgrzew górnej części opakowania, na lini przeznaczonej do odcięcia w celu otwarcia opakowania. 
 Koniec banderoli z napisem Min. Fin. winien być skierowany ku górnej krawędzi opakowania.</t>
   </si>
   <si>
     <t>2417-SPA.4220.105.2018</t>
   </si>
   <si>
     <t>Opakowanie jednostkowe – torebka foliowa, stojąca typu „doypack” z okrągłym dnem o poj. 80g i o wymiarach 250 mm x 180 mm, z zamknięciem strunowym oraz zgrzewem w górnej części opakowania.</t>
   </si>
   <si>
     <t>2417-SPA.4220.558.2022</t>
   </si>
   <si>
     <t>Zawiercie</t>
-  </si>
-[...4 lines deleted...]
-3. Dolnego elementu. </t>
   </si>
   <si>
     <t>2417-SPA.4207.123.2023.2</t>
   </si>
   <si>
     <t>Wszystkie wyroby gotowe będą umieszczane w opakowaniach typu „doypack” ze struną. Na górnej części opakowania znajduje się specjalna „ nacinka” umożliwiająca rozdarcie opakowania i uzyskanie dostępu do struny. Struna służy do wielokrotnego otwierania i zamykania rozdartej części opakowania celem uzyskania dostępu do produktu. Na opakowaniu znajduje się nadruk producenta wyrobu</t>
   </si>
   <si>
     <t xml:space="preserve">Banderolę podatkową KT/BP/1 o wymiarach 32 mm x 16 mm należy nałożyć, za pomocą właściwego kleju bezpośrednio na opakowaniu strunowym w miejscu nacinki, tak aby banderola przylegała u góry torebki w kształcie poziomego znaku  „ -”,  równolegle do górnej krawędzi opakowania. Otwarcie opakowania możliwe będzie poprzez rozdarcie za pomocą „nacinki”, czyli wcięcia znajdującego się po obu stronach bocznej części opakowania, co wiązać się będzie z trwałym i widocznym uszkodzeniem banderoli, uniemożliwiającym jej powtórne użycie. . Na części banderoli umieszczonej z przodu opakowania musi się znaleźć oznaczenie Ministerstwa Finansów-MF. </t>
   </si>
   <si>
     <t xml:space="preserve">1 g
 2 g
 5 g
 10 g
 </t>
   </si>
   <si>
     <t>2417-SPA.4207.123.2023.10</t>
   </si>
   <si>
     <t xml:space="preserve">1. Papierosy tzw. Pre-rollsy konopne , zawierające w swoim składzie rozdrobnione kwiaty konopi włóknistych ( Cannabis Sativa L.) w szczególności linie produktów o nazwach: ”Dr Joint pre-roll Premium CBD”, ”Dr Joint pre-roll Premium CBG”, ”Chill zone pre-roll Premium CBD”, ”Chill zone pre-roll Premium CBG”, „ Sekret Natrury pre- roll CBD”, „ LiRoyal pre-roll Premium CBD”, „ LiRoyal pre-roll Premium CBG”. 1.1 Produkty z linii „ Dr Joint pre-roll Premium CBD”, w szczególności: a) Premium Amnesia Haze b) Premium Harleqiun c) Premium Jack Herrer d) Premium Lemon Haze e) Premium Orange Haze f) Premium Silver Haze g) Premium Strawberry Haze h) Premium Strawberry Banana i) Premium Vanilla Kush j) Premium White Widow k) Premium Ice Rock l) Premium Moon Rock. 1.2 Produkty z linii „ Dr Joint pre-roll Premium CBG”, w szczególności: a) Premium White Widow CBG  1.3  Produkty z linii „ Chill zone pre-roll CBD”, w szczególności: a) Amnesia Haze b) Harleqiun c) Jack Herrer d) Lemon Haze e) Orange Haze f) Silver Haze g) Strawberry Haze h) Strawberry Banana i) Vanilla Kush j) White Widow 1.4 Produkty z linii ” Chill zone pre-roll CBG”, w szczególności: a)  Silver Haze CBG. 1.5 Produkty z linii ” Sekret Natury pre-roll CBD”, w szczególności:  a) Amnesia Haze b)   Jack Herrer c) Lemon Haze d) Strawberry Banana e) White Widow 1.6  Produkty z linii ” LiRoyal pre-roll Premium CBD”, w szczególności:  a) Premium Amnesia Haze b) Premium Strawberry Haze 1.7 Produkty z linii ” LiRoyal pre-roll Premium CBG”, w szczególności:  a) Premium White Widow CBG.  </t>
   </si>
   <si>
     <t xml:space="preserve">Opakowanie jednostkowe wyrobu gotowego zawierać będzie 1 szt. papierosów konopnych. Pojedyńczy papieros składać się będzie z 0,8g rozdrobnionych kwiatów konopi włóknistych oraz bibułki z ustnikiem o masie 0,25g. Razem w opakowaniu znajdować się będzie 0,8g konopi włóknistych, a łączna masa zawartości opakowania ( z bibułkami i ustnikami) będzie wynosić 1,05g. Opis opakowania jednostkowego wyrobu akcyzowego: Gotowe wyroby umieszczane będą w następujących rodzajach próbówek: 1. Próbówka szklana o wymiarach 120 mm x 14 mm zamykana drewnianym korkiem o wymiarach 20 mm x 15 mm lub zatyczką z tworzywa sztucznego, 2. Próbówka szklana o wymiarach 120 mm x 14 mm zamykana aluminiową zakrętką o wymiarach 12 mm x 22 mm, 3. Próbówka plastikowa 100 mm x 14 mm zamykana drewnianym korkiem o wymiarach 20 mm x 15 mm lub zatyczką z tworzywa sztucznego. </t>
@@ -2037,53 +2034,50 @@
   <si>
     <t>Nic&amp;Salt-B Hybrid Base 1000 L</t>
   </si>
   <si>
     <t>200 l</t>
   </si>
   <si>
     <t>300 l</t>
   </si>
   <si>
     <t>600 l</t>
   </si>
   <si>
     <t>1000 l</t>
   </si>
   <si>
     <t>1434-SPA.4207.1220.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Banderola Oserii KE/BP o wymiarach 32,5Mmx12Mm powinnien być naklejona bezpośrednio na opakowania jednostkowe typu "Flow Pack" na tylnej części opakownia, na zgrzewie w kształcie litery L. zgodnie z załączoną do wniosku wizualizcją w taki sposób aby zdjęcie zaku Lub otwarcie opakowania w miejscu przeznaczonym do jego otwarcia albo użycie wyrobu powodowły trwałe I widoczne uszkodzenia znaku w sposób uniemożliwiający jego otwarcie . </t>
   </si>
   <si>
     <t>Nietypowe opakowanie płynu do papierosów elektronicznych wyprodukowane na terytorium kraju tj: opakowania jednostkowego w postaci zewnętrznej "owijki"</t>
   </si>
   <si>
-    <t>Zestawienie dotyczące odmiennego sposobu banderolowania opakowań jednostkowych na wyroby tytoniowe, płyny do e-papierosów oraz wyroby nowatorskie, stan na dzień 11.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0610-SPA-1.4207.28.2024.2.RW  </t>
   </si>
   <si>
     <t>V-Bar</t>
   </si>
   <si>
     <t>Kartonowe pudełko otwierane od góry, które zawiera butelkę z płynem do e-papierosów</t>
   </si>
   <si>
     <t>Wyrób ten będzie zawarty w kartonowym opakowaniu, otwieranym od góry, które zawiera butelkę z płynem do papierosów elektronicznych o pojemności 10 ml z oznaczeniami składu, importera, ostrzeżeń zdrowotnych oraz ograniczeń wiekowych.
 Jeżeli opakowanie kartonowe będzie zawierało dwa miejsca przeznaczone do otwierania, jedno z nich będzie zabezpieczone przed otwarciem. Banderola samoprzylepna powinna być umocowana na kartonowym opakowaniu u góry i z przodu opakowania w kształcie litery „L” położonej pionowo do wysokości opakowania jednostkowego w centralnej części miejsca służącego do otwierania opakowania kartonowego.
 Z uwagi na konieczność umieszczenia dodatkowych informacji na opakowaniu kartonowym, umieszczenie banderoli po prawej lub lewej stronie miejsca do otwierania opakowania będzie zasłaniać te informacje.
 Kod 2D nie może znaleźć się w miejscu zgięcia banderol.</t>
   </si>
   <si>
     <t>Banderolę podatkową KP/BP o wymiarach 32 mm x 16 mm należy nałożyć, poprzez owinięcie nią wokół opakowania chroniącego wyrób akcyzowy tj. częściowo korka oraz górnej części szklanej tuby ( w kształcie obróconej litery „I” tj. „ –„). Na części banderoli umieszczonej z przodu opakowania musi się znaleźć oznaczenie Ministerstwa Finansów-MF. Otwarcie opakowania jednostkowego możliwe będzie poprzez odkręcenie zakrętki próbówki lub wyciągnięcie korka/ zatyczki, co wiązać się będzie z trwałym i widocznym uszkodzeniem banderoli, uniemożliwiającym jej ponowne użycie.</t>
   </si>
   <si>
     <t>Pszczyna</t>
   </si>
   <si>
     <t>1. Papierosy tzw. Pre-rollsy konopne , zawierające w swoim składzie rozdrobnione kwiaty konopi włóknistych – kraj pochodzenia Polska.
 1.1 Produkty marki „ BABCIA MARYSIA” w szczególności:
 a) CBD Autopower
 b) CBD Midwest
@@ -2201,56 +2195,162 @@
     <t>papierosy konpne, susz konopny</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2417-SPA.4207.86.2026.4 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>(1 część decyzji)</t>
     </r>
   </si>
   <si>
     <t>Owijka</t>
   </si>
   <si>
     <t>brak</t>
   </si>
+  <si>
+    <t>1434-SPA.4207.79.2026</t>
+  </si>
+  <si>
+    <t>Urządzenia do waporyzacji i płyn do papierosów elektornicznych</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKE Crystal Plus X 600 20 mg/ml Fresh Menthol Mojito.
+SKE Crystal Plus X 600 20 mg/ml Fresh Blueberry Raspberry. </t>
+  </si>
+  <si>
+    <t>IU/BP
+U/BP
+IE/BP
+E/BL</t>
+  </si>
+  <si>
+    <t>Kartonowe opakowanie jednostkowe zabezpieczone przezroczystą folią,w opakowaniu jednostkowym będą znajdowały się niezłączone ze sobą. Urządzenie do waporyzacji oraz kartridż (wypełniony płynem do papierosów elektronicznych, niestanowiący jednorazowego papierosa elektronicznego w rozumieniu ustawy o podatku akcyzowym), zabezpieczone foliami chroniącymi wyroby przed uszkodzeniem. Wymiary opakowania jednostkowego: 30 mm x 40 mm x 125 mm.</t>
+  </si>
+  <si>
+    <t>Z uwagi na to, że w opakowaniu będą się znajdowały dwa wyroby akcyzowe (urządzenie do waporyzacji i płyn do papierosów elektronicznych) podatkowe znaki akcyzy serii IU/BP lub legalizacyjne znaki akcyzy U/BL (o wymiarach 32,5mm x 12mm dla urządzeń do waporyzacji) i podatkowe znaki akcyzy IE/BP lub legalizacyjne znaki akcyzy serii E/BL (o wymiarach 32,5mm x 12mm dla płynu do papierosów elektronicznych) powinny być naniesione w kształcie odwróconej litery „L” bezpośrednio na kartonowym opakowaniu jednostkowym u góry i z boku opakowania zarówno po prawej jak i lewej stronie;
+- zawsze prostopadle do opakowania (pionowo);
+- w taki sposób, aby usunięcie znaku akcyzy spowodowało trwałe i widoczne uszkodzenie, które uniemożliwi jego powtórne użycie.</t>
+  </si>
+  <si>
+    <t>2417-SPA.4207.214.2026.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Banderolę podatkową KP/BP o wymiarach 32 mm x 16 mm należy nałożyć, na opakowaniu jednostkowym bezpośrednio chroniącym wyrób akcyzowy (tj. pod celofanem) tak, by banderola w kształcie litery „L” umiejscowiona była w dolnym rogu opakowania, obejmując krawędź dolną (tj. wewnętrzną tackę) oraz boczną (tj. zewnętrzną obudowę).Otwarcie opakowania możliwe jest poprzez pociągnięcie za uchwyt umieszczony na dolnej krawędzi opakowania, co wiązać się będzie z trwałym i widocznym uszkodzeniem banderoli, uniemożliwiającym jej powtórne użycie. Na części banderoli umieszczonej z przodu opakowania musi się znaleźć oznaczenie Ministerstwa Finansów-MF. </t>
+  </si>
+  <si>
+    <t>Papierosy - prerollsy konopne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Papierosy tzw. Pre-rollsy konopne , zawierające w swoim składzie rozdrobnione kwiaty konopi włóknistych, marka „BABCIA MARYSIA". </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opakowanie jednostkowe wyrobu gotowego zawierać będzie 5 szt. papierosów konopnych. Pojedyńczy papieros składać się będzie z rozdrobnionych kwiatów konopi włóknistych oraz bibułki z ustnikiem.Opis opakowania jednostkowego wyrobu akcyzowego: Gotowy wyrób umieszczany będzie w opakowaniu w postaci kartonowego pudełka wysuwanego, składającego się z zewnętrznej obudowy (posiadającej pojedynczy otwór w dolnej części) i wewnętrznej tacki zawierającej pięć sztuk pre- rolls’ów konopnych. Wymiary opakowania: długość 105mm, szerokość 63 mm, głębokość opakowania 18 mm. Dostęp do zawartości jest możliwy wyłącznie przez wysunięcie wewnętrznej tacki z pomocą uchwytu umiejscowionego w dolnej części opakowania. Opakowanie nie posiada dodatkowych otworów ani innych elementów umożliwiających jego otwarcie. Opakowanie pokryte jest przezroczystą folią ( celofanem).  </t>
+  </si>
+  <si>
+    <t>5 szt.</t>
+  </si>
+  <si>
+    <t>1209-SPA-3.4207.648.2026</t>
+  </si>
+  <si>
+    <t>Opakowanie jednostkowe wykonane jest z elastycznej folii metalizowanej o konstrukcji typu „saszetka”(poucz) o wymiarach 85 mm szerokość i 91 mm wysokość. Opakowanie posiada jedno zamknięcie strunowe typu zip-lock (suwak) w górnej części opakowania (saszetki), umożliwiające wielokrotne otwieranie i szczelne zamykanie. Każde opakowanie jednostkowe zawiera pięć saszetek nikotynowych.</t>
+  </si>
+  <si>
+    <t>Saszetki nikotynowe</t>
+  </si>
+  <si>
+    <t>Saszetki nikotynowe „ Zyn + wariant smakowy + zawartość nikotyny”.</t>
+  </si>
+  <si>
+    <t>5 szt.
+(zestaw)</t>
+  </si>
+  <si>
+    <t>Właściwa banderola podatkowa i legalizacyjna o wymiarach 32,5 mm x 12 mm – winna być umieszczona bezpośrednio na foliowym opakowaniu jednostkowym zawierającym saszetki nikotynowe, w jego górnej części, w miejscu zamknięcia strunowego. Otwarcie opakowania spowoduje trwałe uszkodzenie banderoli.  Banderola nie będzie zasłaniać żadnych napisów. Powyższy sposób nanoszenia znaków akcyzy jest zgodny z ogólnymi zasadami oznaczania wyrobów.</t>
+  </si>
+  <si>
+    <t>Saszetki nikotynowe „ Zyn +wariant smakowy + zawartość nikotyny”</t>
+  </si>
+  <si>
+    <t>Opakowanie jednostkowe wykonane jest z elastycznej folii metalizowanej o konstrukcji typu „saszetka”(poucz) o wymiarach 82 mm szerokość i 91 mm wysokość. Opakowanie posiada jedno zamknięcie strunowe typu zip-lock (suwak) w górnej części opakowania (saszetki), umożliwiające wielokrotne otwieranie i szczelne zamykanie. Każde opakowanie jednostkowe zawiera pięć saszetek nikotynowych.</t>
+  </si>
+  <si>
+    <t>1 zestaw</t>
+  </si>
+  <si>
+    <t>1209-SPA-3.4207.709.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opakowanie kartonowe w kształcie prostopadłościanu o zaokrąglonych bokach 
+i wymiarach: 94,4 mm wysokości, 56 mm szerokości i 19,5 mm głębokości, zawierające dwa pojemniki z płynem do papierosów elektronicznych w ilości 2 ml każdy. Opakowanie posiada jedno miejsce z perforacją przeznaczone do otwarcia, znajdujące się w górnej części opakowania. </t>
+  </si>
+  <si>
+    <t>1209-SPA-3.4207.714.2026</t>
+  </si>
+  <si>
+    <t>Opakowanie jednostkowe w kształcie owalnego pojemnika z wieczkiem
+o wymiarach: 135,1 mm wysokości, 56,9 mm szerokości i 23,8 mm głębokości. Każde opakowanie jednostkowe zawiera jedno urządzenie do waporyzacji (wielorazowy papieros elektroniczny). Opakowanie posiada jedno miejsce przeznaczone do otwarcia - wieczko. U dołu pojemnika, do którego przyklejone jest wieczko, znajduje się lekkie wycięcie, umożliwiające pociągnięcie za wieczko z dołu do góry i otwarcie opakowania z urządzeniem.</t>
+  </si>
+  <si>
+    <t>Właściwa banderola podatkowa lub legalizacyjna będzie umieszczona bezpośrednio na zamknięciu opakowania jednostkowego, z przodu (na wieczku)
+i lewym boku opakowania, na kształt litery „L”, na wysokości 53 mm od dołu opakowania. Otwarcie opakowania (zerwanie wieczka) spowoduje trwałe uszkodzenie banderoli. Kod 2D nie może znaleźć się w miejscu zgięcia banderoli. Powyższy sposób nanoszenia znaków akcyzy jest zgodny z ogólnymi zasadami oznaczania wyrobów.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saszetki nikotynowe </t>
+  </si>
+  <si>
+    <t>Właściwa banderola podatkowa lub legalizacyjna będzie umieszczona bezpośrednio na kartonowym opakowaniu zawierającym płyn do papierosów elektronicznych, u góry i z tyłu opakowania, w kształcie litery „L” położonej pionowo do wysokości opakowania jednostkowego, w miejscu służącym do otwarcia opakowania. Otwarcie opakowania spowoduje trwałe uszkodzenie banderoli. Banderola nie będzie zasłaniać ostrzeżeń zdrowotnych. Kod 2D nie może znaleźć się w miejscu zgięcia banderoli. Powyższy sposób nanoszenia znaków akcyzy jest zgodny z ogólnymi zasadami oznaczania wyrobów.</t>
+  </si>
+  <si>
+    <t>Właściwa banderola podatkowa i legalizacyjna o wymiarach 32,5 mm x 12 mm – winna być umieszczona bezpośrednio na foliowym opakowaniu jednostkowym zawierającym saszetki nikotynowe, w jego górnej części, powyżej zamknięcia strunowego (zip-lock) na fragmencie opakowania przeznaczonym do pierwszorazowego otwarcia, w taki sposób, aby pierwszorazowe otwarcie opakowania jednostkowego powodowało trwałe i widoczne uszkodzenie banderoli niemożliwiające jej powtórne użycie.  Banderola nie będzie zasłaniać żadnych napisów. Powyższy sposób nanoszenia znaków akcyzy jest zgodny z ogólnymi zasadami oznaczania wyrobów.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opakowanie jednostkowe to plastikowy okrągły pojemnik składający się z 3 elementów tj.: 
+1. Górnego wieczka z elementem zamykania do środka,
+2. Środkowego elementu,
+3. Dolnego elementu. </t>
+  </si>
+  <si>
+    <t>Zestawienie dotyczące odmiennego sposobu banderolowania opakowań jednostkowych na wyroby tytoniowe, płyny do e-papierosów oraz wyroby nowatorskie, stan na dzień 17.09.2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Lato"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Lato"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -2323,66 +2423,79 @@
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF44546A"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8.5"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Lato"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -2513,60 +2626,75 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2630,50 +2758,54 @@
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Excel Built-in Title" xfId="5" xr:uid="{E85B1FDF-DB80-479D-A645-6BE5099DA52E}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Normalny 2" xfId="2" xr:uid="{67C931DF-E405-48A1-BE0F-A01F39876BA0}"/>
     <cellStyle name="Normalny 3" xfId="3" xr:uid="{19C19E27-BC98-4859-AF64-A796280BBA9E}"/>
     <cellStyle name="Normalny 4" xfId="4" xr:uid="{EEA9373D-B307-427B-B263-4453A5EF38CF}"/>
     <cellStyle name="Tytuł" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="18">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
@@ -3262,52 +3394,52 @@
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabeli 1" pivot="0" count="1" xr9:uid="{F42360C2-3E83-464D-B5DC-B0238EADC623}">
       <tableStyleElement type="firstColumnStripe" dxfId="17"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E8EE4902-4AE8-44E7-9B0A-FE5067A5CE37}" name="DecyzjeBanderolowanie" displayName="DecyzjeBanderolowanie" ref="A3:L156" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
-  <autoFilter ref="A3:L156" xr:uid="{E8EE4902-4AE8-44E7-9B0A-FE5067A5CE37}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E8EE4902-4AE8-44E7-9B0A-FE5067A5CE37}" name="DecyzjeBanderolowanie" displayName="DecyzjeBanderolowanie" ref="A3:L162" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
+  <autoFilter ref="A3:L162" xr:uid="{E8EE4902-4AE8-44E7-9B0A-FE5067A5CE37}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{CC806D23-6149-44FE-896C-1DBCC48587A9}" name="Lp." dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{1C6D4CB4-67CD-4556-811E-485B3704B983}" name="Urząd skarbowy" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{6B0E0F5B-A9E7-4BD0-BAE5-B1F0DC27B6FB}" name="Nr" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{89006B68-A3FF-475A-99C4-A0BF1ECEDF7E}" name="Data" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{818A1276-330F-4A04-9623-B9702F210D05}" name="Czas obowiązywania" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{0EAA3CF9-9D7B-45F6-B155-5DDC710DEC65}" name="Miejsce stosowania odmiennego banderolowania" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{D1D87E15-6658-416C-B73F-4EFAFE6E288E}" name="Rodzaj wyrobu" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{AC42E45E-292C-4224-8BCF-7ACCD4421663}" name="Nazwa wyrobu" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{3C4E3FEC-C491-4612-B14F-D0AFDFBE005F}" name="Rodzaj" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{2ECB3172-77C8-4D2E-BB9B-1685B016601F}" name="Pojemność opakowania" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{E9D30FCA-DF55-41B2-A9D5-8AF919ED1956}" name="Rodzaj banderol odmiennie stosowanych (wg serii)" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{5BCE0D5E-94FB-49A5-B38A-0C3B4BD1C5C4}" name="Opis i przyczyna odmiennego sposobu banderolowania" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3583,143 +3715,143 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L156"/>
+  <dimension ref="A1:L162"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K6" sqref="K6"/>
+      <pane ySplit="4" topLeftCell="A38" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="43.7109375" style="1" customWidth="1"/>
-    <col min="9" max="9" width="27" style="1" customWidth="1"/>
+    <col min="9" max="9" width="32.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="22" style="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="49.85546875" style="1" customWidth="1"/>
     <col min="13" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" ht="49.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="25" t="s">
-        <v>606</v>
+        <v>654</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:12" s="3" customFormat="1" ht="49.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="6" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D2" s="7"/>
       <c r="E2" s="8"/>
       <c r="F2" s="9"/>
       <c r="G2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="J2" s="8"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="14" customFormat="1" ht="61.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="11" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="K3" s="11" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="19" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="17" t="s">
@@ -3780,5773 +3912,5997 @@
       </c>
     </row>
     <row r="6" spans="1:12" s="20" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="26">
         <v>2</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>213</v>
       </c>
       <c r="D6" s="27">
         <v>43389</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>207</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H6" s="26" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>214</v>
       </c>
       <c r="J6" s="28" t="s">
         <v>208</v>
       </c>
       <c r="K6" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="26" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="110.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>3</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>216</v>
       </c>
       <c r="D7" s="27">
         <v>43433</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>207</v>
       </c>
       <c r="G7" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H7" s="26" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="I7" s="26" t="s">
         <v>217</v>
       </c>
       <c r="J7" s="28" t="s">
         <v>209</v>
       </c>
       <c r="K7" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="26" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="110.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>4</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="29" t="s">
         <v>218</v>
       </c>
       <c r="D8" s="30">
         <v>44937</v>
       </c>
       <c r="E8" s="30" t="s">
         <v>206</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>219</v>
       </c>
       <c r="G8" s="29" t="s">
         <v>212</v>
       </c>
       <c r="H8" s="29" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="I8" s="29" t="s">
-        <v>220</v>
+        <v>653</v>
       </c>
       <c r="J8" s="31" t="s">
         <v>210</v>
       </c>
       <c r="K8" s="29" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="29" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="225" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>5</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="30">
         <v>44951</v>
       </c>
       <c r="E9" s="30" t="s">
         <v>206</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>219</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>212</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="29" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="31" t="s">
         <v>210</v>
       </c>
       <c r="K9" s="29" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="29" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="281.25" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>6</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="26" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D10" s="27">
         <v>45021</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>207</v>
       </c>
       <c r="G10" s="26" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H10" s="26" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="I10" s="26" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J10" s="28" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="K10" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L10" s="26" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" ht="303.75" x14ac:dyDescent="0.2">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="292.5" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>7</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="26" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D11" s="27">
         <v>45040</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>207</v>
       </c>
       <c r="G11" s="26" t="s">
         <v>102</v>
       </c>
       <c r="H11" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="I11" s="26" t="s">
         <v>226</v>
       </c>
-      <c r="I11" s="26" t="s">
+      <c r="J11" s="28" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="K11" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L11" s="26" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12" ht="292.5" x14ac:dyDescent="0.2">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="247.5" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>8</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D12" s="27">
         <v>45030</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>207</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>102</v>
       </c>
       <c r="H12" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="I12" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="I12" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="28" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="K12" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L12" s="26" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>9</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="32" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D13" s="27">
         <v>45030</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>207</v>
       </c>
       <c r="G13" s="32" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H13" s="32" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="I13" s="32" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J13" s="33" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="K13" s="32" t="s">
         <v>40</v>
       </c>
       <c r="L13" s="32" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="409.5" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>10</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="32" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D14" s="27">
         <v>45397</v>
       </c>
       <c r="E14" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F14" s="27" t="s">
         <v>219</v>
       </c>
       <c r="G14" s="32" t="s">
+        <v>328</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>330</v>
+      </c>
+      <c r="I14" s="32" t="s">
         <v>329</v>
       </c>
-      <c r="H14" s="32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J14" s="33" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="K14" s="32" t="s">
         <v>40</v>
       </c>
       <c r="L14" s="32" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12" ht="292.5" x14ac:dyDescent="0.2">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="303.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>11</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="32" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D15" s="27">
         <v>45399</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>219</v>
       </c>
       <c r="G15" s="32" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="H15" s="32" t="s">
+        <v>325</v>
+      </c>
+      <c r="I15" s="32" t="s">
         <v>326</v>
       </c>
-      <c r="I15" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="33" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="K15" s="32" t="s">
         <v>78</v>
       </c>
       <c r="L15" s="32" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="16" spans="1:12" s="35" customFormat="1" ht="204.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>12</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="32" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="D16" s="27">
         <v>46111</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F16" s="27" t="s">
+        <v>610</v>
+      </c>
+      <c r="G16" s="32" t="s">
+        <v>619</v>
+      </c>
+      <c r="H16" s="32" t="s">
+        <v>611</v>
+      </c>
+      <c r="I16" s="32" t="s">
         <v>612</v>
       </c>
-      <c r="G16" s="32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J16" s="33" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="K16" s="32" t="s">
         <v>78</v>
       </c>
       <c r="L16" s="32" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="371.25" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>13</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="32" t="s">
+        <v>615</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>620</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>618</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>616</v>
+      </c>
+      <c r="J17" s="33" t="s">
         <v>617</v>
-      </c>
-[...19 lines deleted...]
-        <v>619</v>
       </c>
       <c r="K17" s="32" t="s">
         <v>44</v>
       </c>
       <c r="L17" s="32" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="35" customFormat="1" ht="247.5" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>14</v>
       </c>
-      <c r="B18" s="27" t="s">
-        <v>20</v>
+      <c r="B18" s="32" t="s">
+        <v>19</v>
       </c>
       <c r="C18" s="27" t="s">
-        <v>45</v>
+        <v>630</v>
       </c>
       <c r="D18" s="27">
-        <v>44312</v>
+        <v>46185</v>
       </c>
       <c r="E18" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F18" s="26" t="s">
-[...21 lines deleted...]
-    <row r="19" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="F18" s="32" t="s">
+        <v>610</v>
+      </c>
+      <c r="G18" s="32" t="s">
+        <v>632</v>
+      </c>
+      <c r="H18" s="32" t="s">
+        <v>633</v>
+      </c>
+      <c r="I18" s="33" t="s">
+        <v>634</v>
+      </c>
+      <c r="J18" s="32" t="s">
+        <v>635</v>
+      </c>
+      <c r="K18" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="L18" s="32" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A19" s="26">
         <v>15</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="27" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D19" s="27">
         <v>44312</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H19" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I19" s="26" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="J19" s="26" t="s">
         <v>50</v>
       </c>
       <c r="K19" s="26" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>16</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="27" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D20" s="27">
         <v>44312</v>
       </c>
       <c r="E20" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="26" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="J20" s="26" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="K20" s="26" t="s">
         <v>55</v>
       </c>
       <c r="L20" s="27" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
         <v>17</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="27" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D21" s="27">
         <v>44312</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="26" t="s">
         <v>49</v>
       </c>
       <c r="J21" s="26" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K21" s="26" t="s">
         <v>55</v>
       </c>
       <c r="L21" s="27" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>18</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D22" s="27">
-        <v>44313</v>
+        <v>44312</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F22" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="26" t="s">
         <v>49</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>60</v>
       </c>
       <c r="K22" s="26" t="s">
         <v>55</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>19</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D23" s="27">
-        <v>44343</v>
+        <v>44313</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F23" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H23" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="26" t="s">
         <v>49</v>
       </c>
       <c r="J23" s="26" t="s">
         <v>60</v>
       </c>
       <c r="K23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="L23" s="27" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>20</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D24" s="27">
         <v>44343</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G24" s="26" t="s">
         <v>47</v>
       </c>
       <c r="H24" s="28" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="26" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="J24" s="26" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="K24" s="26" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L24" s="27" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>21</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="27" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D25" s="27">
-        <v>44474</v>
+        <v>44343</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F25" s="26" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="G25" s="26" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="H25" s="28" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="I25" s="26" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="J25" s="26" t="s">
-        <v>274</v>
+        <v>65</v>
       </c>
       <c r="K25" s="26" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="L25" s="27" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A26" s="26">
         <v>22</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="27" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D26" s="27">
-        <v>44524</v>
+        <v>44474</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F26" s="26" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G26" s="26" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="H26" s="28" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="I26" s="26" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="J26" s="26" t="s">
-        <v>228</v>
+        <v>273</v>
       </c>
       <c r="K26" s="26" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="L26" s="27" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A27" s="26">
         <v>23</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="27" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D27" s="27">
-        <v>44923</v>
+        <v>44524</v>
       </c>
       <c r="E27" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F27" s="26" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="G27" s="26" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="H27" s="28" t="s">
-        <v>269</v>
+        <v>76</v>
       </c>
       <c r="I27" s="26" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="J27" s="26" t="s">
-        <v>265</v>
+        <v>227</v>
       </c>
       <c r="K27" s="26" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="L27" s="27" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A28" s="26">
         <v>24</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="27" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D28" s="27">
-        <v>44608</v>
+        <v>44923</v>
       </c>
       <c r="E28" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F28" s="26" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="G28" s="26" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="H28" s="28" t="s">
-        <v>87</v>
+        <v>268</v>
       </c>
       <c r="I28" s="26" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="J28" s="26" t="s">
-        <v>89</v>
+        <v>264</v>
       </c>
       <c r="K28" s="26" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="L28" s="27" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A29" s="26">
         <v>25</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="27" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D29" s="27">
-        <v>45009</v>
+        <v>44608</v>
       </c>
       <c r="E29" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F29" s="26" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="G29" s="26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H29" s="28" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="I29" s="26" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="J29" s="26" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="K29" s="26" t="s">
-        <v>268</v>
+        <v>40</v>
       </c>
       <c r="L29" s="27" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A30" s="26">
         <v>26</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="27" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D30" s="27">
         <v>45009</v>
       </c>
       <c r="E30" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F30" s="26" t="s">
         <v>92</v>
       </c>
       <c r="G30" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H30" s="28" t="s">
         <v>93</v>
       </c>
       <c r="I30" s="26" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="J30" s="26" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="K30" s="26" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="L30" s="27" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A31" s="26">
         <v>27</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="27" t="s">
-        <v>452</v>
+        <v>97</v>
       </c>
       <c r="D31" s="27">
-        <v>45603</v>
-[...2 lines deleted...]
-        <v>45991</v>
+        <v>45009</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>206</v>
       </c>
       <c r="F31" s="26" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H31" s="28" t="s">
-        <v>453</v>
+        <v>93</v>
       </c>
       <c r="I31" s="26" t="s">
-        <v>454</v>
+        <v>98</v>
       </c>
       <c r="J31" s="26" t="s">
-        <v>284</v>
+        <v>99</v>
       </c>
       <c r="K31" s="26" t="s">
-        <v>51</v>
+        <v>267</v>
       </c>
       <c r="L31" s="27" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12" s="35" customFormat="1" ht="123.75" x14ac:dyDescent="0.2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A32" s="26">
         <v>28</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27" t="s">
-        <v>493</v>
+        <v>451</v>
       </c>
       <c r="D32" s="27">
-        <v>45814</v>
+        <v>45603</v>
       </c>
       <c r="E32" s="27">
-        <v>46203</v>
+        <v>45991</v>
       </c>
       <c r="F32" s="26" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G32" s="26" t="s">
-        <v>533</v>
+        <v>82</v>
       </c>
       <c r="H32" s="28" t="s">
-        <v>495</v>
+        <v>452</v>
       </c>
       <c r="I32" s="26" t="s">
-        <v>496</v>
+        <v>453</v>
       </c>
       <c r="J32" s="26" t="s">
-        <v>497</v>
+        <v>283</v>
       </c>
       <c r="K32" s="26" t="s">
-        <v>498</v>
+        <v>51</v>
       </c>
       <c r="L32" s="27" t="s">
         <v>499</v>
       </c>
     </row>
-    <row r="33" spans="1:12" s="35" customFormat="1" ht="123.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" s="35" customFormat="1" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A33" s="26">
         <v>29</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="D33" s="27">
-        <v>45889</v>
+        <v>45814</v>
       </c>
       <c r="E33" s="27">
-        <v>46254</v>
+        <v>46203</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="G33" s="26" t="s">
-        <v>509</v>
+        <v>532</v>
       </c>
       <c r="H33" s="28" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="I33" s="26" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J33" s="26" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="K33" s="26" t="s">
+        <v>497</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>498</v>
       </c>
-      <c r="L33" s="27" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
+    </row>
+    <row r="34" spans="1:12" s="35" customFormat="1" ht="123.75" x14ac:dyDescent="0.2">
       <c r="A34" s="26">
         <v>30</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="27" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="D34" s="27">
         <v>45889</v>
       </c>
       <c r="E34" s="27">
         <v>46254</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>68</v>
       </c>
       <c r="G34" s="26" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="H34" s="28" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="I34" s="26" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="J34" s="26" t="s">
+        <v>515</v>
+      </c>
+      <c r="K34" s="26" t="s">
         <v>497</v>
       </c>
-      <c r="K34" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L34" s="27" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:12" s="35" customFormat="1" ht="168.75" x14ac:dyDescent="0.2">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A35" s="26">
         <v>31</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="D35" s="27">
-        <v>45901</v>
+        <v>45889</v>
       </c>
       <c r="E35" s="27">
-        <v>46266</v>
+        <v>46254</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>68</v>
       </c>
       <c r="G35" s="26" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="H35" s="28" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="I35" s="26" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="J35" s="26" t="s">
+        <v>496</v>
+      </c>
+      <c r="K35" s="26" t="s">
         <v>497</v>
       </c>
-      <c r="K35" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L35" s="27" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12" s="35" customFormat="1" ht="123.75" x14ac:dyDescent="0.2">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="35" customFormat="1" ht="135" x14ac:dyDescent="0.2">
       <c r="A36" s="26">
         <v>32</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="27" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="D36" s="27">
-        <v>45902</v>
+        <v>45901</v>
       </c>
       <c r="E36" s="27">
         <v>46266</v>
       </c>
       <c r="F36" s="26" t="s">
         <v>68</v>
       </c>
       <c r="G36" s="26" t="s">
-        <v>82</v>
+        <v>523</v>
       </c>
       <c r="H36" s="28" t="s">
+        <v>524</v>
+      </c>
+      <c r="I36" s="26" t="s">
         <v>525</v>
       </c>
-      <c r="I36" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J36" s="26" t="s">
-        <v>528</v>
+        <v>496</v>
       </c>
       <c r="K36" s="26" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="L36" s="27" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12" s="35" customFormat="1" ht="281.25" x14ac:dyDescent="0.2">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="35" customFormat="1" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A37" s="26">
         <v>33</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="D37" s="27">
-        <v>46287</v>
+        <v>45902</v>
       </c>
       <c r="E37" s="27">
-        <v>46295</v>
+        <v>46266</v>
       </c>
       <c r="F37" s="26" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="G37" s="26" t="s">
-        <v>534</v>
+        <v>82</v>
       </c>
       <c r="H37" s="28" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="I37" s="26" t="s">
         <v>530</v>
       </c>
       <c r="J37" s="26" t="s">
+        <v>527</v>
+      </c>
+      <c r="K37" s="26" t="s">
         <v>497</v>
       </c>
-      <c r="K37" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L37" s="27" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="35" customFormat="1" ht="281.25" x14ac:dyDescent="0.2">
       <c r="A38" s="26">
         <v>34</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>101</v>
+        <v>528</v>
       </c>
       <c r="D38" s="27">
-        <v>44676</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>46287</v>
+      </c>
+      <c r="E38" s="27">
+        <v>46295</v>
       </c>
       <c r="F38" s="26" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="G38" s="26" t="s">
-        <v>102</v>
+        <v>533</v>
       </c>
       <c r="H38" s="28" t="s">
-        <v>103</v>
+        <v>531</v>
       </c>
       <c r="I38" s="26" t="s">
-        <v>104</v>
+        <v>529</v>
       </c>
       <c r="J38" s="26" t="s">
-        <v>251</v>
+        <v>496</v>
       </c>
       <c r="K38" s="26" t="s">
-        <v>78</v>
+        <v>497</v>
       </c>
       <c r="L38" s="27" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A39" s="26">
         <v>35</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>105</v>
+        <v>636</v>
       </c>
       <c r="D39" s="27">
-        <v>44676</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>46232</v>
+      </c>
+      <c r="E39" s="27">
+        <v>46234</v>
       </c>
       <c r="F39" s="26" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="G39" s="26" t="s">
-        <v>106</v>
+        <v>638</v>
       </c>
       <c r="H39" s="28" t="s">
-        <v>103</v>
+        <v>639</v>
       </c>
       <c r="I39" s="26" t="s">
-        <v>107</v>
+        <v>637</v>
       </c>
       <c r="J39" s="26" t="s">
-        <v>252</v>
+        <v>640</v>
       </c>
       <c r="K39" s="26" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="L39" s="27" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A40" s="26">
         <v>36</v>
       </c>
       <c r="B40" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C40" s="27" t="s">
-        <v>108</v>
+        <v>636</v>
       </c>
       <c r="D40" s="27">
-        <v>44986</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>46261</v>
+      </c>
+      <c r="E40" s="27">
+        <v>46965</v>
       </c>
       <c r="F40" s="26" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="G40" s="26" t="s">
-        <v>47</v>
+        <v>650</v>
       </c>
       <c r="H40" s="28" t="s">
-        <v>103</v>
+        <v>642</v>
       </c>
       <c r="I40" s="26" t="s">
-        <v>109</v>
+        <v>643</v>
       </c>
       <c r="J40" s="26" t="s">
-        <v>110</v>
+        <v>644</v>
       </c>
       <c r="K40" s="26" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="L40" s="27" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="35" customFormat="1" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A41" s="26">
         <v>37</v>
       </c>
       <c r="B41" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C41" s="27" t="s">
-        <v>276</v>
+        <v>645</v>
       </c>
       <c r="D41" s="27">
-        <v>45238</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>46260</v>
+      </c>
+      <c r="E41" s="27">
+        <v>46997</v>
       </c>
       <c r="F41" s="26" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="G41" s="26" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="H41" s="28" t="s">
-        <v>277</v>
+        <v>524</v>
       </c>
       <c r="I41" s="26" t="s">
-        <v>280</v>
+        <v>646</v>
       </c>
       <c r="J41" s="26" t="s">
-        <v>279</v>
+        <v>644</v>
       </c>
       <c r="K41" s="26" t="s">
         <v>78</v>
       </c>
       <c r="L41" s="27" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="35" customFormat="1" ht="146.25" x14ac:dyDescent="0.2">
       <c r="A42" s="26">
         <v>38</v>
       </c>
       <c r="B42" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C42" s="27" t="s">
-        <v>340</v>
+        <v>647</v>
       </c>
       <c r="D42" s="27">
-        <v>45440</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>46261</v>
+      </c>
+      <c r="E42" s="27">
+        <v>46997</v>
       </c>
       <c r="F42" s="26" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="G42" s="26" t="s">
-        <v>341</v>
+        <v>523</v>
       </c>
       <c r="H42" s="28" t="s">
-        <v>342</v>
+        <v>524</v>
       </c>
       <c r="I42" s="26" t="s">
-        <v>343</v>
+        <v>648</v>
       </c>
       <c r="J42" s="26" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="K42" s="27"/>
       <c r="L42" s="27" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A43" s="26">
         <v>39</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C43" s="27" t="s">
-        <v>346</v>
+        <v>101</v>
       </c>
       <c r="D43" s="27">
-        <v>45440</v>
+        <v>44676</v>
       </c>
       <c r="E43" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F43" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G43" s="26" t="s">
-        <v>341</v>
+        <v>102</v>
       </c>
       <c r="H43" s="28" t="s">
-        <v>347</v>
+        <v>103</v>
       </c>
       <c r="I43" s="26" t="s">
-        <v>348</v>
+        <v>104</v>
       </c>
       <c r="J43" s="26" t="s">
-        <v>349</v>
+        <v>250</v>
       </c>
       <c r="K43" s="26" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="L43" s="27" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A44" s="26">
         <v>40</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="27" t="s">
-        <v>351</v>
+        <v>105</v>
       </c>
       <c r="D44" s="27">
-        <v>45440</v>
+        <v>44676</v>
       </c>
       <c r="E44" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F44" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G44" s="26" t="s">
-        <v>341</v>
+        <v>106</v>
       </c>
       <c r="H44" s="28" t="s">
-        <v>352</v>
+        <v>103</v>
       </c>
       <c r="I44" s="26" t="s">
-        <v>348</v>
+        <v>107</v>
       </c>
       <c r="J44" s="26" t="s">
-        <v>353</v>
+        <v>251</v>
       </c>
       <c r="K44" s="26" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="L44" s="27" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A45" s="26">
         <v>41</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="27" t="s">
-        <v>354</v>
+        <v>108</v>
       </c>
       <c r="D45" s="27">
-        <v>45440</v>
+        <v>44986</v>
       </c>
       <c r="E45" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F45" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G45" s="26" t="s">
-        <v>341</v>
+        <v>47</v>
       </c>
       <c r="H45" s="28" t="s">
-        <v>355</v>
+        <v>103</v>
       </c>
       <c r="I45" s="26" t="s">
-        <v>348</v>
+        <v>109</v>
       </c>
       <c r="J45" s="26" t="s">
-        <v>356</v>
+        <v>110</v>
       </c>
       <c r="K45" s="26" t="s">
-        <v>51</v>
+        <v>111</v>
       </c>
       <c r="L45" s="27" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A46" s="26">
         <v>42</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="27" t="s">
-        <v>354</v>
+        <v>275</v>
       </c>
       <c r="D46" s="27">
-        <v>45440</v>
+        <v>45238</v>
       </c>
       <c r="E46" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F46" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G46" s="26" t="s">
-        <v>341</v>
+        <v>47</v>
       </c>
       <c r="H46" s="28" t="s">
-        <v>357</v>
+        <v>276</v>
       </c>
       <c r="I46" s="26" t="s">
-        <v>343</v>
+        <v>279</v>
       </c>
       <c r="J46" s="26" t="s">
-        <v>358</v>
+        <v>278</v>
       </c>
       <c r="K46" s="26" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="L46" s="27" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A47" s="26">
         <v>43</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C47" s="27" t="s">
-        <v>359</v>
+        <v>339</v>
       </c>
       <c r="D47" s="27">
         <v>45440</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F47" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G47" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="H47" s="28" t="s">
         <v>341</v>
       </c>
-      <c r="H47" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I47" s="26" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="J47" s="26" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="K47" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L47" s="27" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A48" s="26">
         <v>44</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="27" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="D48" s="27">
         <v>45440</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F48" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G48" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H48" s="28" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="I48" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="J48" s="26" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="K48" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L48" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A49" s="26">
         <v>45</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="D49" s="27">
         <v>45440</v>
       </c>
       <c r="E49" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F49" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G49" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H49" s="28" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="I49" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J49" s="26" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="K49" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L49" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A50" s="26">
         <v>46</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="27" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="D50" s="27">
         <v>45440</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G50" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H50" s="28" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="I50" s="26" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="J50" s="26" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="K50" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L50" s="27" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A51" s="26">
         <v>47</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="27" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="D51" s="27">
         <v>45440</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F51" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G51" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H51" s="28" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="I51" s="26" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="J51" s="26" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="K51" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L51" s="27" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A52" s="26">
         <v>48</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="27" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="D52" s="27">
         <v>45440</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G52" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H52" s="28" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="I52" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J52" s="26" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="K52" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L52" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A53" s="26">
         <v>49</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C53" s="27" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D53" s="27">
         <v>45440</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F53" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G53" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H53" s="28" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="I53" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J53" s="26" t="s">
-        <v>374</v>
+        <v>352</v>
       </c>
       <c r="K53" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L53" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A54" s="26">
         <v>50</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="27" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="D54" s="27">
         <v>45440</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F54" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G54" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H54" s="28" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="I54" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J54" s="26" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="K54" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L54" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A55" s="26">
         <v>51</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="27" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D55" s="27">
         <v>45440</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F55" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G55" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H55" s="28" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="I55" s="26" t="s">
+        <v>342</v>
+      </c>
+      <c r="J55" s="26" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="K55" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L55" s="27" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A56" s="26">
         <v>52</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C56" s="27" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="D56" s="27">
         <v>45440</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F56" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G56" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H56" s="28" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="I56" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="J56" s="26" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="K56" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L56" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A57" s="26">
         <v>53</v>
       </c>
       <c r="B57" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C57" s="27" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="D57" s="27">
         <v>45440</v>
       </c>
       <c r="E57" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F57" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G57" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H57" s="28" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="I57" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J57" s="26" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="K57" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L57" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A58" s="26">
         <v>54</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C58" s="27" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="D58" s="27">
         <v>45440</v>
       </c>
       <c r="E58" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F58" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G58" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H58" s="28" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="I58" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J58" s="26" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K58" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L58" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A59" s="26">
         <v>55</v>
       </c>
       <c r="B59" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="27" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="D59" s="27">
         <v>45440</v>
       </c>
       <c r="E59" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F59" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G59" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H59" s="28" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="I59" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J59" s="26" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="K59" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L59" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A60" s="26">
         <v>56</v>
       </c>
       <c r="B60" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C60" s="27" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="D60" s="27">
         <v>45440</v>
       </c>
       <c r="E60" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F60" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H60" s="28" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="I60" s="26" t="s">
+        <v>342</v>
+      </c>
+      <c r="J60" s="26" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="K60" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L60" s="27" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A61" s="26">
         <v>57</v>
       </c>
       <c r="B61" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C61" s="27" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D61" s="27">
         <v>45440</v>
       </c>
       <c r="E61" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F61" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G61" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H61" s="28" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="I61" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="J61" s="26" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="K61" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L61" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A62" s="26">
         <v>58</v>
       </c>
       <c r="B62" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="27" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="D62" s="27">
         <v>45440</v>
       </c>
       <c r="E62" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F62" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G62" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H62" s="28" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="I62" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J62" s="26" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="K62" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L62" s="27" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A63" s="26">
         <v>59</v>
       </c>
       <c r="B63" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C63" s="27" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="D63" s="27">
         <v>45440</v>
       </c>
       <c r="E63" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F63" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G63" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H63" s="28" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="I63" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J63" s="26" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K63" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L63" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A64" s="26">
         <v>60</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C64" s="27" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="D64" s="27">
         <v>45440</v>
       </c>
       <c r="E64" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F64" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G64" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H64" s="28" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="I64" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J64" s="26" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="K64" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L64" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A65" s="26">
         <v>61</v>
       </c>
       <c r="B65" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="27" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="D65" s="27">
         <v>45440</v>
       </c>
       <c r="E65" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F65" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G65" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H65" s="28" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="I65" s="26" t="s">
+        <v>342</v>
+      </c>
+      <c r="J65" s="26" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="K65" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L65" s="27" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A66" s="26">
         <v>62</v>
       </c>
       <c r="B66" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C66" s="27" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="D66" s="27">
         <v>45440</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F66" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G66" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H66" s="28" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="I66" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="J66" s="26" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="K66" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L66" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A67" s="26">
         <v>63</v>
       </c>
       <c r="B67" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C67" s="27" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="D67" s="27">
         <v>45440</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F67" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G67" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H67" s="28" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="I67" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J67" s="26" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="K67" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L67" s="27" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A68" s="26">
         <v>64</v>
       </c>
       <c r="B68" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C68" s="27" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="D68" s="27">
         <v>45440</v>
       </c>
       <c r="E68" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F68" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G68" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H68" s="28" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="I68" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J68" s="26" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K68" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L68" s="27" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A69" s="26">
         <v>65</v>
       </c>
       <c r="B69" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C69" s="27" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="D69" s="27">
         <v>45440</v>
       </c>
       <c r="E69" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F69" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G69" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H69" s="28" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="I69" s="26" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J69" s="26" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="K69" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L69" s="27" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A70" s="26">
         <v>66</v>
       </c>
       <c r="B70" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C70" s="27" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="D70" s="27">
         <v>45440</v>
       </c>
       <c r="E70" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F70" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G70" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H70" s="28" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="I70" s="26" t="s">
-        <v>409</v>
+        <v>342</v>
       </c>
       <c r="J70" s="26" t="s">
-        <v>110</v>
+        <v>343</v>
       </c>
       <c r="K70" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L70" s="27" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A71" s="26">
         <v>67</v>
       </c>
       <c r="B71" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C71" s="27" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="D71" s="27">
         <v>45440</v>
       </c>
       <c r="E71" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H71" s="28" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="I71" s="26" t="s">
-        <v>409</v>
+        <v>347</v>
       </c>
       <c r="J71" s="26" t="s">
-        <v>284</v>
+        <v>348</v>
       </c>
       <c r="K71" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L71" s="27" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:12" s="35" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A72" s="26">
         <v>68</v>
       </c>
       <c r="B72" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>555</v>
+        <v>400</v>
       </c>
       <c r="D72" s="27">
-        <v>45979</v>
+        <v>45440</v>
       </c>
       <c r="E72" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F72" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G72" s="26" t="s">
-        <v>167</v>
+        <v>340</v>
       </c>
       <c r="H72" s="28" t="s">
-        <v>556</v>
+        <v>401</v>
       </c>
       <c r="I72" s="26" t="s">
-        <v>557</v>
+        <v>347</v>
       </c>
       <c r="J72" s="26" t="s">
-        <v>558</v>
+        <v>352</v>
       </c>
       <c r="K72" s="26" t="s">
-        <v>559</v>
+        <v>51</v>
       </c>
       <c r="L72" s="27" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A73" s="26">
         <v>69</v>
       </c>
       <c r="B73" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C73" s="27" t="s">
-        <v>567</v>
+        <v>402</v>
       </c>
       <c r="D73" s="27">
-        <v>45993</v>
+        <v>45440</v>
       </c>
       <c r="E73" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G73" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H73" s="28" t="s">
-        <v>568</v>
+        <v>403</v>
       </c>
       <c r="I73" s="26" t="s">
-        <v>569</v>
+        <v>347</v>
       </c>
       <c r="J73" s="26" t="s">
-        <v>599</v>
+        <v>373</v>
       </c>
       <c r="K73" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L73" s="27" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A74" s="26">
         <v>70</v>
       </c>
       <c r="B74" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C74" s="27" t="s">
-        <v>571</v>
+        <v>404</v>
       </c>
       <c r="D74" s="27">
-        <v>45993</v>
+        <v>45440</v>
       </c>
       <c r="E74" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F74" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G74" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H74" s="28" t="s">
-        <v>572</v>
+        <v>405</v>
       </c>
       <c r="I74" s="26" t="s">
-        <v>573</v>
+        <v>347</v>
       </c>
       <c r="J74" s="26" t="s">
-        <v>600</v>
+        <v>355</v>
       </c>
       <c r="K74" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L74" s="27" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A75" s="26">
         <v>71</v>
       </c>
       <c r="B75" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="27" t="s">
-        <v>575</v>
+        <v>406</v>
       </c>
       <c r="D75" s="27">
-        <v>45993</v>
+        <v>45440</v>
       </c>
       <c r="E75" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F75" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G75" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H75" s="28" t="s">
-        <v>576</v>
+        <v>407</v>
       </c>
       <c r="I75" s="26" t="s">
-        <v>573</v>
+        <v>408</v>
       </c>
       <c r="J75" s="26" t="s">
-        <v>601</v>
+        <v>110</v>
       </c>
       <c r="K75" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L75" s="27" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A76" s="26">
         <v>72</v>
       </c>
       <c r="B76" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C76" s="27" t="s">
-        <v>578</v>
+        <v>410</v>
       </c>
       <c r="D76" s="27">
-        <v>45993</v>
+        <v>45440</v>
       </c>
       <c r="E76" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F76" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G76" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H76" s="28" t="s">
-        <v>579</v>
+        <v>411</v>
       </c>
       <c r="I76" s="26" t="s">
-        <v>573</v>
+        <v>408</v>
       </c>
       <c r="J76" s="26" t="s">
-        <v>602</v>
+        <v>283</v>
       </c>
       <c r="K76" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L76" s="27" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" s="35" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
       <c r="A77" s="26">
         <v>73</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C77" s="27" t="s">
-        <v>581</v>
+        <v>554</v>
       </c>
       <c r="D77" s="27">
-        <v>45993</v>
+        <v>45979</v>
       </c>
       <c r="E77" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F77" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G77" s="26" t="s">
-        <v>341</v>
+        <v>167</v>
       </c>
       <c r="H77" s="28" t="s">
-        <v>582</v>
+        <v>555</v>
       </c>
       <c r="I77" s="26" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="J77" s="26" t="s">
-        <v>599</v>
+        <v>557</v>
       </c>
       <c r="K77" s="26" t="s">
-        <v>51</v>
+        <v>558</v>
       </c>
       <c r="L77" s="27" t="s">
-        <v>583</v>
+        <v>559</v>
       </c>
     </row>
     <row r="78" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A78" s="26">
         <v>74</v>
       </c>
       <c r="B78" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C78" s="27" t="s">
-        <v>584</v>
+        <v>566</v>
       </c>
       <c r="D78" s="27">
         <v>45993</v>
       </c>
       <c r="E78" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F78" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G78" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H78" s="28" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="I78" s="26" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="J78" s="26" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="K78" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L78" s="27" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
     </row>
     <row r="79" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A79" s="26">
         <v>75</v>
       </c>
       <c r="B79" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C79" s="27" t="s">
-        <v>586</v>
+        <v>570</v>
       </c>
       <c r="D79" s="27">
         <v>45993</v>
       </c>
       <c r="E79" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F79" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G79" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H79" s="28" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="I79" s="26" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="J79" s="26" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="K79" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L79" s="27" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="80" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A80" s="26">
         <v>76</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C80" s="27" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="D80" s="27">
         <v>45993</v>
       </c>
       <c r="E80" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F80" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H80" s="28" t="s">
-        <v>589</v>
+        <v>575</v>
       </c>
       <c r="I80" s="26" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="J80" s="26" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="K80" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L80" s="27" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
     </row>
     <row r="81" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A81" s="26">
         <v>77</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C81" s="27" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="D81" s="27">
         <v>45993</v>
       </c>
       <c r="E81" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F81" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G81" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H81" s="28" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="I81" s="26" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="J81" s="26" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="K81" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L81" s="27" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
     </row>
     <row r="82" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A82" s="26">
         <v>78</v>
       </c>
       <c r="B82" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C82" s="27" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="D82" s="27">
         <v>45993</v>
       </c>
       <c r="E82" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F82" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G82" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H82" s="28" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="I82" s="26" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="J82" s="26" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="K82" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L82" s="27" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
     </row>
     <row r="83" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A83" s="26">
         <v>79</v>
       </c>
       <c r="B83" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C83" s="27" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="D83" s="27">
         <v>45993</v>
       </c>
       <c r="E83" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F83" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G83" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H83" s="28" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="I83" s="26" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="J83" s="26" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="K83" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L83" s="27" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="84" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A84" s="26">
         <v>80</v>
       </c>
       <c r="B84" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C84" s="27" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="D84" s="27">
         <v>45993</v>
       </c>
       <c r="E84" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F84" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G84" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H84" s="28" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="I84" s="26" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="J84" s="26" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="K84" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L84" s="27" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:12" s="35" customFormat="1" ht="180" x14ac:dyDescent="0.2">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A85" s="26">
         <v>81</v>
       </c>
       <c r="B85" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C85" s="27" t="s">
-        <v>607</v>
+        <v>587</v>
       </c>
       <c r="D85" s="27">
-        <v>45341</v>
+        <v>45993</v>
       </c>
       <c r="E85" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F85" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G85" s="26" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H85" s="28" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
       <c r="I85" s="26" t="s">
-        <v>609</v>
+        <v>572</v>
       </c>
       <c r="J85" s="26" t="s">
-        <v>284</v>
+        <v>601</v>
       </c>
       <c r="K85" s="26" t="s">
         <v>51</v>
       </c>
       <c r="L85" s="27" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:12" ht="135" x14ac:dyDescent="0.2">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A86" s="26">
         <v>82</v>
       </c>
       <c r="B86" s="27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C86" s="27" t="s">
-        <v>112</v>
+        <v>590</v>
       </c>
       <c r="D86" s="27">
-        <v>43944</v>
+        <v>45993</v>
       </c>
       <c r="E86" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F86" s="26" t="s">
-        <v>238</v>
+        <v>46</v>
       </c>
       <c r="G86" s="26" t="s">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H86" s="28" t="s">
-        <v>113</v>
+        <v>591</v>
       </c>
       <c r="I86" s="26" t="s">
-        <v>267</v>
+        <v>568</v>
       </c>
       <c r="J86" s="26" t="s">
-        <v>275</v>
+        <v>598</v>
       </c>
       <c r="K86" s="26" t="s">
-        <v>111</v>
+        <v>51</v>
       </c>
       <c r="L86" s="27" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A87" s="26">
         <v>83</v>
       </c>
       <c r="B87" s="27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C87" s="27" t="s">
-        <v>115</v>
+        <v>592</v>
       </c>
       <c r="D87" s="27">
-        <v>44347</v>
+        <v>45993</v>
       </c>
       <c r="E87" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F87" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G87" s="26" t="s">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H87" s="28" t="s">
-        <v>47</v>
+        <v>593</v>
       </c>
       <c r="I87" s="26" t="s">
-        <v>116</v>
+        <v>572</v>
       </c>
       <c r="J87" s="26" t="s">
-        <v>253</v>
+        <v>599</v>
       </c>
       <c r="K87" s="26" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L87" s="27" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A88" s="26">
         <v>84</v>
       </c>
       <c r="B88" s="27" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C88" s="27" t="s">
-        <v>118</v>
+        <v>594</v>
       </c>
       <c r="D88" s="27">
-        <v>45027</v>
+        <v>45993</v>
       </c>
       <c r="E88" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F88" s="27" t="s">
+      <c r="F88" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G88" s="26" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>340</v>
+      </c>
+      <c r="H88" s="28" t="s">
+        <v>595</v>
       </c>
       <c r="I88" s="26" t="s">
-        <v>255</v>
+        <v>572</v>
       </c>
       <c r="J88" s="26" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>600</v>
+      </c>
+      <c r="K88" s="26" t="s">
+        <v>51</v>
       </c>
       <c r="L88" s="27" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A89" s="26">
         <v>85</v>
       </c>
       <c r="B89" s="27" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C89" s="27" t="s">
-        <v>120</v>
+        <v>596</v>
       </c>
       <c r="D89" s="27">
-        <v>45113</v>
+        <v>45993</v>
       </c>
       <c r="E89" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F89" s="27" t="s">
+      <c r="F89" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G89" s="26" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>340</v>
+      </c>
+      <c r="H89" s="28" t="s">
+        <v>597</v>
       </c>
       <c r="I89" s="26" t="s">
-        <v>254</v>
+        <v>572</v>
       </c>
       <c r="J89" s="26" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>601</v>
+      </c>
+      <c r="K89" s="26" t="s">
+        <v>51</v>
       </c>
       <c r="L89" s="27" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:12" ht="90" x14ac:dyDescent="0.2">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" s="35" customFormat="1" ht="180" x14ac:dyDescent="0.2">
       <c r="A90" s="26">
         <v>86</v>
       </c>
       <c r="B90" s="27" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C90" s="27" t="s">
-        <v>122</v>
+        <v>605</v>
       </c>
       <c r="D90" s="27">
-        <v>45046</v>
+        <v>45341</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F90" s="27" t="s">
-[...6 lines deleted...]
-        <v>260</v>
+      <c r="F90" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G90" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" s="28" t="s">
+        <v>606</v>
       </c>
       <c r="I90" s="26" t="s">
-        <v>255</v>
+        <v>607</v>
       </c>
       <c r="J90" s="26" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>283</v>
+      </c>
+      <c r="K90" s="26" t="s">
+        <v>51</v>
       </c>
       <c r="L90" s="27" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="135" x14ac:dyDescent="0.2">
       <c r="A91" s="26">
         <v>87</v>
       </c>
       <c r="B91" s="27" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C91" s="27" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="D91" s="27">
-        <v>45078</v>
+        <v>43944</v>
       </c>
       <c r="E91" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F91" s="27" t="s">
-[...6 lines deleted...]
-        <v>260</v>
+      <c r="F91" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="G91" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="H91" s="28" t="s">
+        <v>113</v>
       </c>
       <c r="I91" s="26" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="J91" s="26" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>274</v>
+      </c>
+      <c r="K91" s="26" t="s">
+        <v>111</v>
       </c>
       <c r="L91" s="27" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A92" s="26">
         <v>88</v>
       </c>
       <c r="B92" s="27" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C92" s="27" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D92" s="27">
-        <v>45078</v>
+        <v>44347</v>
       </c>
       <c r="E92" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F92" s="27" t="s">
-[...6 lines deleted...]
-        <v>260</v>
+      <c r="F92" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="H92" s="28" t="s">
+        <v>47</v>
       </c>
       <c r="I92" s="26" t="s">
-        <v>257</v>
+        <v>116</v>
       </c>
       <c r="J92" s="26" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>252</v>
+      </c>
+      <c r="K92" s="26" t="s">
+        <v>55</v>
       </c>
       <c r="L92" s="27" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A93" s="26">
         <v>89</v>
       </c>
       <c r="B93" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C93" s="27" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="D93" s="27">
-        <v>45078</v>
+        <v>45027</v>
       </c>
       <c r="E93" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F93" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="G93" s="28" t="s">
-        <v>239</v>
+      <c r="G93" s="26" t="s">
+        <v>82</v>
       </c>
       <c r="H93" s="26" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="I93" s="26" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="J93" s="26" t="s">
-        <v>156</v>
+        <v>255</v>
       </c>
       <c r="K93" s="27" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="L93" s="27" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:12" ht="90" x14ac:dyDescent="0.2">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A94" s="26">
         <v>90</v>
       </c>
       <c r="B94" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C94" s="27" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D94" s="27">
-        <v>45140</v>
+        <v>45113</v>
       </c>
       <c r="E94" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F94" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G94" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H94" s="26" t="s">
-        <v>129</v>
+        <v>258</v>
       </c>
       <c r="I94" s="26" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="J94" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K94" s="27" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="L94" s="27" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A95" s="26">
         <v>91</v>
       </c>
       <c r="B95" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C95" s="27" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="D95" s="27">
-        <v>45005</v>
+        <v>45046</v>
       </c>
       <c r="E95" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F95" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="G95" s="26" t="s">
-        <v>82</v>
+      <c r="G95" s="28" t="s">
+        <v>238</v>
       </c>
       <c r="H95" s="26" t="s">
-        <v>132</v>
+        <v>259</v>
       </c>
       <c r="I95" s="26" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="J95" s="26" t="s">
-        <v>110</v>
+        <v>208</v>
       </c>
       <c r="K95" s="27" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="L95" s="27" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A96" s="26">
         <v>92</v>
       </c>
       <c r="B96" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C96" s="27" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="D96" s="27">
-        <v>45001</v>
+        <v>45078</v>
       </c>
       <c r="E96" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F96" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="G96" s="26" t="s">
-        <v>82</v>
+      <c r="G96" s="28" t="s">
+        <v>238</v>
       </c>
       <c r="H96" s="26" t="s">
-        <v>135</v>
+        <v>259</v>
       </c>
       <c r="I96" s="26" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J96" s="26" t="s">
-        <v>110</v>
+        <v>250</v>
       </c>
       <c r="K96" s="27" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="L96" s="27" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A97" s="26">
         <v>93</v>
       </c>
       <c r="B97" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C97" s="27" t="s">
-        <v>281</v>
+        <v>126</v>
       </c>
       <c r="D97" s="27">
-        <v>45327</v>
+        <v>45078</v>
       </c>
       <c r="E97" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F97" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="G97" s="26" t="s">
-        <v>82</v>
+      <c r="G97" s="28" t="s">
+        <v>238</v>
       </c>
       <c r="H97" s="26" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="I97" s="26" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J97" s="26" t="s">
-        <v>284</v>
+        <v>210</v>
       </c>
       <c r="K97" s="27" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="L97" s="27" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A98" s="26">
         <v>94</v>
       </c>
       <c r="B98" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C98" s="27" t="s">
-        <v>413</v>
+        <v>127</v>
       </c>
       <c r="D98" s="27">
-        <v>45463</v>
+        <v>45078</v>
       </c>
       <c r="E98" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F98" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="G98" s="26" t="s">
-        <v>239</v>
+      <c r="G98" s="28" t="s">
+        <v>238</v>
       </c>
       <c r="H98" s="26" t="s">
+        <v>259</v>
+      </c>
+      <c r="I98" s="26" t="s">
+        <v>256</v>
+      </c>
+      <c r="J98" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K98" s="27" t="s">
         <v>260</v>
       </c>
-      <c r="I98" s="26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L98" s="27" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A99" s="26">
         <v>95</v>
       </c>
       <c r="B99" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C99" s="27" t="s">
-        <v>414</v>
+        <v>128</v>
       </c>
       <c r="D99" s="27">
-        <v>45475</v>
+        <v>45140</v>
       </c>
       <c r="E99" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F99" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G99" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H99" s="26" t="s">
-        <v>415</v>
+        <v>129</v>
       </c>
       <c r="I99" s="26" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="J99" s="26" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>110</v>
+      </c>
+      <c r="K99" s="27" t="s">
+        <v>267</v>
       </c>
       <c r="L99" s="27" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:12" s="35" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A100" s="26">
         <v>96</v>
       </c>
       <c r="B100" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>425</v>
+        <v>131</v>
       </c>
       <c r="D100" s="27">
-        <v>45498</v>
+        <v>45005</v>
       </c>
       <c r="E100" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F100" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G100" s="26" t="s">
-        <v>239</v>
+        <v>82</v>
       </c>
       <c r="H100" s="26" t="s">
-        <v>426</v>
+        <v>132</v>
       </c>
       <c r="I100" s="26" t="s">
-        <v>428</v>
+        <v>254</v>
       </c>
       <c r="J100" s="26" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>110</v>
+      </c>
+      <c r="K100" s="27" t="s">
+        <v>267</v>
       </c>
       <c r="L100" s="27" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A101" s="26">
         <v>97</v>
       </c>
       <c r="B101" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C101" s="27" t="s">
-        <v>442</v>
+        <v>134</v>
       </c>
       <c r="D101" s="27">
-        <v>45581</v>
+        <v>45001</v>
       </c>
       <c r="E101" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F101" s="26" t="s">
+      <c r="F101" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G101" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H101" s="26" t="s">
-        <v>441</v>
+        <v>135</v>
       </c>
       <c r="I101" s="26" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="J101" s="26" t="s">
-        <v>284</v>
+        <v>110</v>
       </c>
       <c r="K101" s="27" t="s">
-        <v>439</v>
+        <v>267</v>
       </c>
       <c r="L101" s="27" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A102" s="26">
         <v>98</v>
       </c>
       <c r="B102" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C102" s="27" t="s">
-        <v>455</v>
+        <v>280</v>
       </c>
       <c r="D102" s="27">
-        <v>45615</v>
+        <v>45327</v>
       </c>
       <c r="E102" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F102" s="26" t="s">
+      <c r="F102" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G102" s="26" t="s">
-        <v>212</v>
+        <v>82</v>
       </c>
       <c r="H102" s="26" t="s">
-        <v>471</v>
+        <v>282</v>
       </c>
       <c r="I102" s="26" t="s">
-        <v>483</v>
+        <v>254</v>
       </c>
       <c r="J102" s="26" t="s">
-        <v>481</v>
+        <v>283</v>
       </c>
       <c r="K102" s="27" t="s">
-        <v>487</v>
+        <v>284</v>
       </c>
       <c r="L102" s="27" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A103" s="26">
         <v>99</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C103" s="27" t="s">
-        <v>457</v>
+        <v>412</v>
       </c>
       <c r="D103" s="27">
-        <v>45624</v>
+        <v>45463</v>
       </c>
       <c r="E103" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F103" s="26" t="s">
+      <c r="F103" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G103" s="26" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="H103" s="26" t="s">
-        <v>471</v>
+        <v>259</v>
       </c>
       <c r="I103" s="26" t="s">
-        <v>484</v>
+        <v>415</v>
       </c>
       <c r="J103" s="26" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>210</v>
+      </c>
+      <c r="K103" s="26" t="s">
+        <v>417</v>
       </c>
       <c r="L103" s="27" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A104" s="26">
         <v>100</v>
       </c>
       <c r="B104" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C104" s="27" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="D104" s="27">
-        <v>45623</v>
+        <v>45475</v>
       </c>
       <c r="E104" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F104" s="26" t="s">
+      <c r="F104" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G104" s="26" t="s">
-        <v>212</v>
+        <v>82</v>
       </c>
       <c r="H104" s="26" t="s">
-        <v>472</v>
+        <v>414</v>
       </c>
       <c r="I104" s="26" t="s">
-        <v>485</v>
+        <v>254</v>
       </c>
       <c r="J104" s="26" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>416</v>
+      </c>
+      <c r="K104" s="26" t="s">
+        <v>284</v>
       </c>
       <c r="L104" s="27" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" s="35" customFormat="1" ht="90" x14ac:dyDescent="0.2">
       <c r="A105" s="26">
         <v>101</v>
       </c>
       <c r="B105" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C105" s="27" t="s">
-        <v>461</v>
+        <v>424</v>
       </c>
       <c r="D105" s="27">
-        <v>45622</v>
+        <v>45498</v>
       </c>
       <c r="E105" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F105" s="26" t="s">
+      <c r="F105" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G105" s="26" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="H105" s="26" t="s">
-        <v>473</v>
+        <v>425</v>
       </c>
       <c r="I105" s="26" t="s">
-        <v>483</v>
+        <v>427</v>
       </c>
       <c r="J105" s="26" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>426</v>
+      </c>
+      <c r="K105" s="26" t="s">
+        <v>428</v>
       </c>
       <c r="L105" s="27" t="s">
-        <v>462</v>
+        <v>429</v>
       </c>
     </row>
     <row r="106" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A106" s="26">
         <v>102</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C106" s="27" t="s">
-        <v>463</v>
+        <v>441</v>
       </c>
       <c r="D106" s="27">
-        <v>45623</v>
+        <v>45581</v>
       </c>
       <c r="E106" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F106" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G106" s="26" t="s">
-        <v>212</v>
+        <v>82</v>
       </c>
       <c r="H106" s="26" t="s">
-        <v>472</v>
+        <v>440</v>
       </c>
       <c r="I106" s="26" t="s">
-        <v>485</v>
+        <v>254</v>
       </c>
       <c r="J106" s="26" t="s">
-        <v>208</v>
+        <v>283</v>
       </c>
       <c r="K106" s="27" t="s">
-        <v>488</v>
+        <v>438</v>
       </c>
       <c r="L106" s="27" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
     </row>
     <row r="107" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A107" s="26">
         <v>103</v>
       </c>
       <c r="B107" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C107" s="27" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="D107" s="27">
-        <v>45622</v>
+        <v>45615</v>
       </c>
       <c r="E107" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F107" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G107" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H107" s="26" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I107" s="26" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="J107" s="26" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K107" s="27" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="L107" s="27" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A108" s="26">
         <v>104</v>
       </c>
       <c r="B108" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C108" s="27" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="D108" s="27">
-        <v>45622</v>
+        <v>45624</v>
       </c>
       <c r="E108" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F108" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G108" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H108" s="26" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I108" s="26" t="s">
         <v>483</v>
       </c>
       <c r="J108" s="26" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="K108" s="27" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="L108" s="27" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
     </row>
     <row r="109" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A109" s="26">
         <v>105</v>
       </c>
       <c r="B109" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C109" s="27" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="D109" s="27">
         <v>45623</v>
       </c>
       <c r="E109" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F109" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G109" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H109" s="26" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I109" s="26" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="J109" s="26" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K109" s="27" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="L109" s="27" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="110" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A110" s="26">
         <v>106</v>
       </c>
       <c r="B110" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C110" s="27" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D110" s="27">
         <v>45622</v>
       </c>
       <c r="E110" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F110" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G110" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H110" s="26" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="I110" s="26" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="J110" s="26" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="K110" s="27" t="s">
         <v>487</v>
       </c>
       <c r="L110" s="27" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A111" s="26">
         <v>107</v>
       </c>
       <c r="B111" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C111" s="27" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="D111" s="27">
-        <v>45622</v>
+        <v>45623</v>
       </c>
       <c r="E111" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F111" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G111" s="26" t="s">
         <v>212</v>
       </c>
       <c r="H111" s="26" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="I111" s="26" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="J111" s="26" t="s">
-        <v>475</v>
+        <v>208</v>
       </c>
       <c r="K111" s="27" t="s">
         <v>487</v>
       </c>
       <c r="L111" s="27" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:12" s="35" customFormat="1" ht="191.25" x14ac:dyDescent="0.2">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A112" s="26">
         <v>108</v>
       </c>
       <c r="B112" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C112" s="27" t="s">
-        <v>501</v>
+        <v>463</v>
       </c>
       <c r="D112" s="27">
-        <v>45841</v>
+        <v>45622</v>
       </c>
       <c r="E112" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F112" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G112" s="26" t="s">
-        <v>494</v>
+        <v>212</v>
       </c>
       <c r="H112" s="26" t="s">
-        <v>503</v>
+        <v>470</v>
       </c>
       <c r="I112" s="26" t="s">
-        <v>505</v>
+        <v>482</v>
       </c>
       <c r="J112" s="26" t="s">
-        <v>497</v>
+        <v>478</v>
       </c>
       <c r="K112" s="27" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="L112" s="27" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:12" s="35" customFormat="1" ht="191.25" x14ac:dyDescent="0.2">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A113" s="26">
         <v>109</v>
       </c>
       <c r="B113" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C113" s="27" t="s">
-        <v>506</v>
+        <v>464</v>
       </c>
       <c r="D113" s="27">
-        <v>45841</v>
+        <v>45622</v>
       </c>
       <c r="E113" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F113" s="26" t="s">
         <v>46</v>
       </c>
       <c r="G113" s="26" t="s">
-        <v>494</v>
+        <v>212</v>
       </c>
       <c r="H113" s="26" t="s">
-        <v>507</v>
+        <v>470</v>
       </c>
       <c r="I113" s="26" t="s">
-        <v>505</v>
+        <v>482</v>
       </c>
       <c r="J113" s="26" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="K113" s="27" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="L113" s="27" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A114" s="26">
         <v>110</v>
       </c>
       <c r="B114" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C114" s="27" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="D114" s="27">
-        <v>45854</v>
+        <v>45623</v>
       </c>
       <c r="E114" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F114" s="27" t="s">
-[...12 lines deleted...]
-        <v>251</v>
+      <c r="F114" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G114" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="H114" s="26" t="s">
+        <v>471</v>
+      </c>
+      <c r="I114" s="26" t="s">
+        <v>484</v>
+      </c>
+      <c r="J114" s="26" t="s">
+        <v>476</v>
       </c>
       <c r="K114" s="27" t="s">
-        <v>261</v>
+        <v>487</v>
       </c>
       <c r="L114" s="27" t="s">
-        <v>522</v>
+        <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A115" s="26">
         <v>111</v>
       </c>
       <c r="B115" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C115" s="27" t="s">
-        <v>603</v>
+        <v>467</v>
       </c>
       <c r="D115" s="27">
-        <v>46020</v>
+        <v>45622</v>
       </c>
       <c r="E115" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F115" s="27" t="s">
-[...12 lines deleted...]
-        <v>625</v>
+      <c r="F115" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G115" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="H115" s="26" t="s">
+        <v>473</v>
+      </c>
+      <c r="I115" s="26" t="s">
+        <v>484</v>
+      </c>
+      <c r="J115" s="26" t="s">
+        <v>475</v>
       </c>
       <c r="K115" s="27" t="s">
-        <v>51</v>
+        <v>486</v>
       </c>
       <c r="L115" s="27" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A116" s="26">
         <v>112</v>
       </c>
       <c r="B116" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C116" s="27" t="s">
-        <v>137</v>
+        <v>469</v>
       </c>
       <c r="D116" s="27">
-        <v>44768</v>
-[...2 lines deleted...]
-        <v>45830</v>
+        <v>45622</v>
+      </c>
+      <c r="E116" s="27" t="s">
+        <v>206</v>
       </c>
       <c r="F116" s="26" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>46</v>
+      </c>
+      <c r="G116" s="26" t="s">
+        <v>212</v>
       </c>
       <c r="H116" s="26" t="s">
-        <v>247</v>
+        <v>472</v>
       </c>
       <c r="I116" s="26" t="s">
+        <v>482</v>
+      </c>
+      <c r="J116" s="26" t="s">
+        <v>474</v>
+      </c>
+      <c r="K116" s="27" t="s">
         <v>486</v>
       </c>
-      <c r="J116" s="26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L116" s="27" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" s="35" customFormat="1" ht="180" x14ac:dyDescent="0.2">
       <c r="A117" s="26">
         <v>113</v>
       </c>
       <c r="B117" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C117" s="27" t="s">
-        <v>141</v>
+        <v>500</v>
       </c>
       <c r="D117" s="27">
-        <v>44846</v>
-[...2 lines deleted...]
-        <v>45657</v>
+        <v>45841</v>
+      </c>
+      <c r="E117" s="27" t="s">
+        <v>206</v>
       </c>
       <c r="F117" s="26" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>46</v>
+      </c>
+      <c r="G117" s="26" t="s">
+        <v>493</v>
       </c>
       <c r="H117" s="26" t="s">
-        <v>159</v>
+        <v>502</v>
       </c>
       <c r="I117" s="26" t="s">
-        <v>144</v>
+        <v>504</v>
       </c>
       <c r="J117" s="26" t="s">
-        <v>245</v>
+        <v>496</v>
       </c>
       <c r="K117" s="27" t="s">
-        <v>44</v>
+        <v>503</v>
       </c>
       <c r="L117" s="27" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" s="35" customFormat="1" ht="180" x14ac:dyDescent="0.2">
       <c r="A118" s="26">
         <v>114</v>
       </c>
       <c r="B118" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C118" s="27" t="s">
-        <v>146</v>
+        <v>505</v>
       </c>
       <c r="D118" s="27">
-        <v>44846</v>
-[...2 lines deleted...]
-        <v>45657</v>
+        <v>45841</v>
+      </c>
+      <c r="E118" s="27" t="s">
+        <v>206</v>
       </c>
       <c r="F118" s="26" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>46</v>
+      </c>
+      <c r="G118" s="26" t="s">
+        <v>493</v>
       </c>
       <c r="H118" s="26" t="s">
-        <v>157</v>
+        <v>506</v>
       </c>
       <c r="I118" s="26" t="s">
-        <v>148</v>
+        <v>504</v>
       </c>
       <c r="J118" s="26" t="s">
-        <v>156</v>
+        <v>496</v>
       </c>
       <c r="K118" s="27" t="s">
-        <v>149</v>
+        <v>497</v>
       </c>
       <c r="L118" s="27" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A119" s="26">
         <v>115</v>
       </c>
       <c r="B119" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C119" s="27" t="s">
-        <v>151</v>
+        <v>517</v>
       </c>
       <c r="D119" s="27">
-        <v>44945</v>
-[...17 lines deleted...]
-        <v>246</v>
+        <v>45854</v>
+      </c>
+      <c r="E119" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F119" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G119" s="27" t="s">
+        <v>518</v>
+      </c>
+      <c r="H119" s="27" t="s">
+        <v>520</v>
+      </c>
+      <c r="I119" s="27" t="s">
+        <v>519</v>
+      </c>
+      <c r="J119" s="27" t="s">
+        <v>250</v>
       </c>
       <c r="K119" s="27" t="s">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="L119" s="27" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:12" ht="90" x14ac:dyDescent="0.2">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A120" s="26">
         <v>116</v>
       </c>
       <c r="B120" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C120" s="27" t="s">
-        <v>153</v>
+        <v>602</v>
       </c>
       <c r="D120" s="27">
-        <v>44945</v>
-[...17 lines deleted...]
-        <v>245</v>
+        <v>46020</v>
+      </c>
+      <c r="E120" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F120" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G120" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="H120" s="36" t="s">
+        <v>622</v>
+      </c>
+      <c r="I120" s="36" t="s">
+        <v>604</v>
+      </c>
+      <c r="J120" s="36" t="s">
+        <v>623</v>
       </c>
       <c r="K120" s="27" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L120" s="27" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" s="35" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="26">
         <v>117</v>
       </c>
       <c r="B121" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C121" s="27" t="s">
-        <v>155</v>
+        <v>624</v>
       </c>
       <c r="D121" s="27">
-        <v>44945</v>
-[...18 lines deleted...]
-      </c>
+        <v>46153</v>
+      </c>
+      <c r="E121" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F121" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G121" s="26" t="s">
+        <v>625</v>
+      </c>
+      <c r="H121" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="I121" s="36" t="s">
+        <v>628</v>
+      </c>
+      <c r="J121" s="37"/>
       <c r="K121" s="27" t="s">
-        <v>78</v>
+        <v>627</v>
       </c>
       <c r="L121" s="27" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A122" s="26">
         <v>118</v>
       </c>
-      <c r="B122" s="26" t="s">
-        <v>25</v>
+      <c r="B122" s="27" t="s">
+        <v>28</v>
       </c>
       <c r="C122" s="27" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="D122" s="27">
-        <v>44377</v>
-[...11 lines deleted...]
-        <v>162</v>
+        <v>44768</v>
+      </c>
+      <c r="E122" s="27">
+        <v>45830</v>
+      </c>
+      <c r="F122" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="G122" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="H122" s="26" t="s">
+        <v>246</v>
       </c>
       <c r="I122" s="26" t="s">
-        <v>163</v>
+        <v>485</v>
       </c>
       <c r="J122" s="26" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>247</v>
+      </c>
+      <c r="K122" s="27" t="s">
+        <v>248</v>
       </c>
       <c r="L122" s="27" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:12" ht="90" x14ac:dyDescent="0.2">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="26">
         <v>119</v>
       </c>
-      <c r="B123" s="26" t="s">
-        <v>24</v>
+      <c r="B123" s="27" t="s">
+        <v>28</v>
       </c>
       <c r="C123" s="27" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="D123" s="27">
-        <v>42810</v>
-[...11 lines deleted...]
-        <v>168</v>
+        <v>44846</v>
+      </c>
+      <c r="E123" s="27">
+        <v>45657</v>
+      </c>
+      <c r="F123" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G123" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="H123" s="26" t="s">
+        <v>159</v>
       </c>
       <c r="I123" s="26" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="J123" s="26" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>244</v>
+      </c>
+      <c r="K123" s="27" t="s">
+        <v>44</v>
       </c>
       <c r="L123" s="27" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:12" ht="90" x14ac:dyDescent="0.2">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="26">
         <v>120</v>
       </c>
-      <c r="B124" s="26" t="s">
-        <v>24</v>
+      <c r="B124" s="27" t="s">
+        <v>28</v>
       </c>
       <c r="C124" s="27" t="s">
-        <v>171</v>
+        <v>146</v>
       </c>
       <c r="D124" s="27">
-        <v>42810</v>
-[...11 lines deleted...]
-        <v>172</v>
+        <v>44846</v>
+      </c>
+      <c r="E124" s="27">
+        <v>45657</v>
+      </c>
+      <c r="F124" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G124" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="H124" s="26" t="s">
+        <v>157</v>
       </c>
       <c r="I124" s="26" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="J124" s="26" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>156</v>
+      </c>
+      <c r="K124" s="27" t="s">
+        <v>149</v>
       </c>
       <c r="L124" s="27" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:12" ht="90" x14ac:dyDescent="0.2">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A125" s="26">
         <v>121</v>
       </c>
-      <c r="B125" s="26" t="s">
-        <v>24</v>
+      <c r="B125" s="27" t="s">
+        <v>28</v>
       </c>
       <c r="C125" s="27" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="D125" s="27">
-        <v>42810</v>
-[...11 lines deleted...]
-        <v>174</v>
+        <v>44945</v>
+      </c>
+      <c r="E125" s="27">
+        <v>45676</v>
+      </c>
+      <c r="F125" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G125" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H125" s="26" t="s">
+        <v>158</v>
       </c>
       <c r="I125" s="26" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="J125" s="26" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>245</v>
+      </c>
+      <c r="K125" s="27" t="s">
+        <v>149</v>
       </c>
       <c r="L125" s="27" t="s">
-        <v>170</v>
+        <v>292</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A126" s="26">
         <v>122</v>
       </c>
-      <c r="B126" s="26" t="s">
-        <v>24</v>
+      <c r="B126" s="27" t="s">
+        <v>28</v>
       </c>
       <c r="C126" s="27" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="D126" s="27">
-        <v>42810</v>
-[...11 lines deleted...]
-        <v>176</v>
+        <v>44945</v>
+      </c>
+      <c r="E126" s="27">
+        <v>45676</v>
+      </c>
+      <c r="F126" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G126" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="H126" s="26" t="s">
+        <v>160</v>
       </c>
       <c r="I126" s="26" t="s">
-        <v>169</v>
+        <v>249</v>
       </c>
       <c r="J126" s="26" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>244</v>
+      </c>
+      <c r="K126" s="27" t="s">
+        <v>44</v>
       </c>
       <c r="L126" s="27" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A127" s="26">
         <v>123</v>
       </c>
-      <c r="B127" s="26" t="s">
-        <v>24</v>
+      <c r="B127" s="27" t="s">
+        <v>28</v>
       </c>
       <c r="C127" s="27" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="D127" s="27">
-        <v>42941</v>
-[...11 lines deleted...]
-        <v>178</v>
+        <v>44945</v>
+      </c>
+      <c r="E127" s="27">
+        <v>45676</v>
+      </c>
+      <c r="F127" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="G127" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H127" s="26" t="s">
+        <v>158</v>
       </c>
       <c r="I127" s="26" t="s">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="J127" s="26" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>156</v>
+      </c>
+      <c r="K127" s="27" t="s">
+        <v>78</v>
       </c>
       <c r="L127" s="27" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A128" s="26">
         <v>124</v>
       </c>
       <c r="B128" s="26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C128" s="27" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
       <c r="D128" s="27">
-        <v>44680</v>
+        <v>44377</v>
       </c>
       <c r="E128" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F128" s="27" t="s">
-        <v>46</v>
+        <v>165</v>
       </c>
       <c r="G128" s="26" t="s">
-        <v>167</v>
+        <v>82</v>
       </c>
       <c r="H128" s="28" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
       <c r="I128" s="26" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="J128" s="26" t="s">
         <v>243</v>
       </c>
       <c r="K128" s="26" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="L128" s="27" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A129" s="26">
         <v>125</v>
       </c>
       <c r="B129" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="27" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="D129" s="27">
-        <v>44685</v>
+        <v>42810</v>
       </c>
       <c r="E129" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F129" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G129" s="26" t="s">
         <v>167</v>
       </c>
       <c r="H129" s="28" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="I129" s="26" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="J129" s="26" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
       <c r="K129" s="26" t="s">
         <v>262</v>
       </c>
       <c r="L129" s="27" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A130" s="26">
         <v>126</v>
       </c>
       <c r="B130" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="27" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="D130" s="27">
-        <v>44713</v>
+        <v>42810</v>
       </c>
       <c r="E130" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G130" s="26" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="H130" s="28" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="I130" s="26" t="s">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="J130" s="26" t="s">
-        <v>110</v>
+        <v>209</v>
       </c>
       <c r="K130" s="26" t="s">
-        <v>111</v>
+        <v>262</v>
       </c>
       <c r="L130" s="27" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="131" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A131" s="26">
         <v>127</v>
       </c>
       <c r="B131" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="27" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="D131" s="27">
-        <v>44816</v>
+        <v>42810</v>
       </c>
       <c r="E131" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F131" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G131" s="26" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="H131" s="28" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="I131" s="26" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="J131" s="26" t="s">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="K131" s="26" t="s">
-        <v>51</v>
+        <v>262</v>
       </c>
       <c r="L131" s="27" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A132" s="26">
         <v>128</v>
       </c>
       <c r="B132" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="27" t="s">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="D132" s="27">
-        <v>44973</v>
+        <v>42810</v>
       </c>
       <c r="E132" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F132" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G132" s="26" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="H132" s="28" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="I132" s="26" t="s">
-        <v>198</v>
+        <v>169</v>
       </c>
       <c r="J132" s="26" t="s">
         <v>240</v>
       </c>
       <c r="K132" s="26" t="s">
-        <v>78</v>
+        <v>262</v>
       </c>
       <c r="L132" s="27" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A133" s="26">
         <v>129</v>
       </c>
       <c r="B133" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="27" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="D133" s="27">
-        <v>44981</v>
+        <v>42941</v>
       </c>
       <c r="E133" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F133" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G133" s="26" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="H133" s="28" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="I133" s="26" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="J133" s="26" t="s">
-        <v>110</v>
+        <v>241</v>
       </c>
       <c r="K133" s="26" t="s">
-        <v>111</v>
+        <v>260</v>
       </c>
       <c r="L133" s="27" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A134" s="26">
         <v>130</v>
       </c>
       <c r="B134" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="27" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="D134" s="27">
-        <v>44999</v>
+        <v>44680</v>
       </c>
       <c r="E134" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F134" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G134" s="26" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="H134" s="28" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="I134" s="26" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="J134" s="26" t="s">
-        <v>110</v>
+        <v>242</v>
       </c>
       <c r="K134" s="26" t="s">
-        <v>111</v>
+        <v>261</v>
       </c>
       <c r="L134" s="27" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="135" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A135" s="26">
         <v>131</v>
       </c>
       <c r="B135" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="27" t="s">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="D135" s="27">
-        <v>44999</v>
+        <v>44685</v>
       </c>
       <c r="E135" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F135" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G135" s="26" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="H135" s="28" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="I135" s="26" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="J135" s="26" t="s">
-        <v>110</v>
+        <v>242</v>
       </c>
       <c r="K135" s="26" t="s">
-        <v>111</v>
+        <v>261</v>
       </c>
       <c r="L135" s="27" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A136" s="26">
         <v>132</v>
       </c>
       <c r="B136" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="27" t="s">
-        <v>294</v>
+        <v>187</v>
       </c>
       <c r="D136" s="27">
-        <v>45331</v>
+        <v>44713</v>
       </c>
       <c r="E136" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F136" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G136" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H136" s="28" t="s">
-        <v>302</v>
+        <v>188</v>
       </c>
       <c r="I136" s="26" t="s">
-        <v>303</v>
+        <v>189</v>
       </c>
       <c r="J136" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K136" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L136" s="27" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="90" x14ac:dyDescent="0.2">
       <c r="A137" s="26">
         <v>133</v>
       </c>
       <c r="B137" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="27" t="s">
-        <v>295</v>
+        <v>191</v>
       </c>
       <c r="D137" s="27">
-        <v>45331</v>
+        <v>44816</v>
       </c>
       <c r="E137" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F137" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G137" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H137" s="28" t="s">
-        <v>305</v>
+        <v>192</v>
       </c>
       <c r="I137" s="26" t="s">
-        <v>303</v>
+        <v>193</v>
       </c>
       <c r="J137" s="26" t="s">
-        <v>110</v>
+        <v>263</v>
       </c>
       <c r="K137" s="26" t="s">
-        <v>111</v>
+        <v>51</v>
       </c>
       <c r="L137" s="27" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A138" s="26">
         <v>134</v>
       </c>
       <c r="B138" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="27" t="s">
-        <v>296</v>
+        <v>195</v>
       </c>
       <c r="D138" s="27">
-        <v>45331</v>
+        <v>44973</v>
       </c>
       <c r="E138" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F138" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G138" s="26" t="s">
-        <v>82</v>
+        <v>196</v>
       </c>
       <c r="H138" s="28" t="s">
-        <v>305</v>
+        <v>197</v>
       </c>
       <c r="I138" s="26" t="s">
-        <v>306</v>
+        <v>198</v>
       </c>
       <c r="J138" s="26" t="s">
-        <v>110</v>
+        <v>239</v>
       </c>
       <c r="K138" s="26" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="L138" s="27" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A139" s="26">
         <v>135</v>
       </c>
       <c r="B139" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="27" t="s">
-        <v>297</v>
+        <v>199</v>
       </c>
       <c r="D139" s="27">
-        <v>45330</v>
+        <v>44981</v>
       </c>
       <c r="E139" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F139" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G139" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H139" s="28" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>200</v>
+      </c>
+      <c r="I139" s="26" t="s">
+        <v>189</v>
       </c>
       <c r="J139" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K139" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L139" s="27" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:12" ht="135" x14ac:dyDescent="0.2">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A140" s="26">
         <v>136</v>
       </c>
       <c r="B140" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>298</v>
+        <v>201</v>
       </c>
       <c r="D140" s="27">
-        <v>45330</v>
+        <v>44999</v>
       </c>
       <c r="E140" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F140" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G140" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H140" s="28" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="I140" s="26" t="s">
-        <v>310</v>
+        <v>203</v>
       </c>
       <c r="J140" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K140" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L140" s="27" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:12" ht="135" x14ac:dyDescent="0.2">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A141" s="26">
         <v>137</v>
       </c>
       <c r="B141" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="27" t="s">
-        <v>299</v>
+        <v>204</v>
       </c>
       <c r="D141" s="27">
-        <v>45335</v>
+        <v>44999</v>
       </c>
       <c r="E141" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F141" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G141" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H141" s="28" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="I141" s="26" t="s">
-        <v>312</v>
+        <v>205</v>
       </c>
       <c r="J141" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K141" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L141" s="27" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A142" s="26">
         <v>138</v>
       </c>
       <c r="B142" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="27" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="D142" s="27">
-        <v>45335</v>
+        <v>45331</v>
       </c>
       <c r="E142" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F142" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G142" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H142" s="28" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="I142" s="26" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="J142" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K142" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L142" s="27" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A143" s="26">
         <v>139</v>
       </c>
       <c r="B143" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="27" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D143" s="27">
-        <v>45335</v>
+        <v>45331</v>
       </c>
       <c r="E143" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F143" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G143" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H143" s="28" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="I143" s="26" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="J143" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K143" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L143" s="27" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A144" s="26">
         <v>140</v>
       </c>
       <c r="B144" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="27" t="s">
-        <v>333</v>
+        <v>295</v>
       </c>
       <c r="D144" s="27">
-        <v>45392</v>
+        <v>45331</v>
       </c>
       <c r="E144" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F144" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G144" s="26" t="s">
-        <v>329</v>
+        <v>82</v>
       </c>
       <c r="H144" s="28" t="s">
-        <v>335</v>
+        <v>304</v>
       </c>
       <c r="I144" s="26" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="J144" s="26" t="s">
-        <v>208</v>
+        <v>110</v>
       </c>
       <c r="K144" s="26" t="s">
-        <v>336</v>
+        <v>111</v>
       </c>
       <c r="L144" s="27" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:12" s="35" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A145" s="26">
         <v>141</v>
       </c>
       <c r="B145" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="27" t="s">
-        <v>431</v>
+        <v>296</v>
       </c>
       <c r="D145" s="27">
-        <v>45484</v>
+        <v>45330</v>
       </c>
       <c r="E145" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F145" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G145" s="26" t="s">
-        <v>433</v>
+        <v>82</v>
       </c>
       <c r="H145" s="28" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>301</v>
+      </c>
+      <c r="I145" s="34" t="s">
+        <v>306</v>
       </c>
       <c r="J145" s="26" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>110</v>
+      </c>
+      <c r="K145" s="26" t="s">
+        <v>111</v>
       </c>
       <c r="L145" s="27" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A146" s="26">
         <v>142</v>
       </c>
       <c r="B146" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="27" t="s">
-        <v>432</v>
+        <v>297</v>
       </c>
       <c r="D146" s="27">
-        <v>45484</v>
+        <v>45330</v>
       </c>
       <c r="E146" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F146" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G146" s="26" t="s">
-        <v>433</v>
+        <v>82</v>
       </c>
       <c r="H146" s="28" t="s">
-        <v>435</v>
+        <v>308</v>
       </c>
       <c r="I146" s="26" t="s">
-        <v>437</v>
+        <v>309</v>
       </c>
       <c r="J146" s="26" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>110</v>
+      </c>
+      <c r="K146" s="26" t="s">
+        <v>111</v>
       </c>
       <c r="L146" s="27" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:12" s="35" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A147" s="26">
         <v>143</v>
       </c>
       <c r="B147" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="27" t="s">
-        <v>443</v>
+        <v>298</v>
       </c>
       <c r="D147" s="27">
-        <v>45594</v>
+        <v>45335</v>
       </c>
       <c r="E147" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F147" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G147" s="26" t="s">
-        <v>566</v>
+        <v>82</v>
       </c>
       <c r="H147" s="28" t="s">
-        <v>445</v>
+        <v>308</v>
       </c>
       <c r="I147" s="26" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="J147" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="J147" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="K147" s="27" t="s">
+      <c r="K147" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L147" s="27" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:12" s="35" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A148" s="26">
         <v>144</v>
       </c>
       <c r="B148" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="27" t="s">
-        <v>444</v>
+        <v>299</v>
       </c>
       <c r="D148" s="27">
-        <v>45594</v>
+        <v>45335</v>
       </c>
       <c r="E148" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F148" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G148" s="26" t="s">
-        <v>566</v>
+        <v>82</v>
       </c>
       <c r="H148" s="28" t="s">
-        <v>445</v>
+        <v>312</v>
       </c>
       <c r="I148" s="26" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="J148" s="27" t="s">
+        <v>313</v>
+      </c>
+      <c r="J148" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="K148" s="27" t="s">
+      <c r="K148" s="26" t="s">
         <v>111</v>
       </c>
       <c r="L148" s="27" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:12" s="35" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A149" s="26">
         <v>145</v>
       </c>
       <c r="B149" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="27" t="s">
-        <v>561</v>
+        <v>300</v>
       </c>
       <c r="D149" s="27">
-        <v>45986</v>
+        <v>45335</v>
       </c>
       <c r="E149" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F149" s="27" t="s">
         <v>46</v>
       </c>
       <c r="G149" s="26" t="s">
-        <v>534</v>
+        <v>82</v>
       </c>
       <c r="H149" s="28" t="s">
-        <v>562</v>
+        <v>312</v>
       </c>
       <c r="I149" s="26" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>314</v>
+      </c>
+      <c r="J149" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="K149" s="26" t="s">
+        <v>111</v>
       </c>
       <c r="L149" s="27" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A150" s="26">
         <v>146</v>
       </c>
-      <c r="B150" s="27" t="s">
-        <v>18</v>
+      <c r="B150" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="C150" s="27" t="s">
-        <v>421</v>
+        <v>332</v>
       </c>
       <c r="D150" s="27">
-        <v>45482</v>
+        <v>45392</v>
       </c>
       <c r="E150" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F150" s="26" t="s">
-[...6 lines deleted...]
-        <v>424</v>
+      <c r="F150" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G150" s="26" t="s">
+        <v>328</v>
+      </c>
+      <c r="H150" s="28" t="s">
+        <v>334</v>
       </c>
       <c r="I150" s="26" t="s">
-        <v>422</v>
+        <v>333</v>
       </c>
       <c r="J150" s="26" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>208</v>
+      </c>
+      <c r="K150" s="26" t="s">
+        <v>335</v>
       </c>
       <c r="L150" s="27" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" s="35" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A151" s="26">
         <v>147</v>
       </c>
-      <c r="B151" s="27" t="s">
-        <v>18</v>
+      <c r="B151" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="C151" s="27" t="s">
-        <v>489</v>
+        <v>430</v>
       </c>
       <c r="D151" s="27">
-        <v>45677</v>
+        <v>45484</v>
       </c>
       <c r="E151" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F151" s="26" t="s">
-[...6 lines deleted...]
-        <v>424</v>
+      <c r="F151" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G151" s="26" t="s">
+        <v>432</v>
+      </c>
+      <c r="H151" s="28" t="s">
+        <v>434</v>
       </c>
       <c r="I151" s="26" t="s">
-        <v>490</v>
+        <v>433</v>
       </c>
       <c r="J151" s="26" t="s">
-        <v>208</v>
+        <v>234</v>
       </c>
       <c r="K151" s="27" t="s">
         <v>40</v>
       </c>
       <c r="L151" s="27" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:12" s="35" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A152" s="26">
         <v>148</v>
       </c>
-      <c r="B152" s="27" t="s">
-        <v>18</v>
+      <c r="B152" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="C152" s="27" t="s">
-        <v>541</v>
+        <v>431</v>
       </c>
       <c r="D152" s="27">
-        <v>45951</v>
+        <v>45484</v>
       </c>
       <c r="E152" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F152" s="26" t="s">
-[...6 lines deleted...]
-        <v>542</v>
+      <c r="F152" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G152" s="26" t="s">
+        <v>432</v>
+      </c>
+      <c r="H152" s="28" t="s">
+        <v>434</v>
       </c>
       <c r="I152" s="26" t="s">
-        <v>543</v>
+        <v>436</v>
       </c>
       <c r="J152" s="26" t="s">
-        <v>554</v>
+        <v>234</v>
       </c>
       <c r="K152" s="27" t="s">
         <v>40</v>
       </c>
       <c r="L152" s="27" t="s">
-        <v>553</v>
+        <v>437</v>
       </c>
     </row>
     <row r="153" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A153" s="26">
         <v>149</v>
       </c>
-      <c r="B153" s="27" t="s">
-        <v>18</v>
+      <c r="B153" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="C153" s="27" t="s">
-        <v>544</v>
+        <v>442</v>
       </c>
       <c r="D153" s="27">
-        <v>45952</v>
+        <v>45594</v>
       </c>
       <c r="E153" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F153" s="26" t="s">
-[...6 lines deleted...]
-        <v>545</v>
+      <c r="F153" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G153" s="26" t="s">
+        <v>565</v>
+      </c>
+      <c r="H153" s="28" t="s">
+        <v>444</v>
       </c>
       <c r="I153" s="26" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>445</v>
+      </c>
+      <c r="J153" s="27" t="s">
+        <v>110</v>
       </c>
       <c r="K153" s="27" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="L153" s="27" t="s">
-        <v>552</v>
+        <v>447</v>
       </c>
     </row>
     <row r="154" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A154" s="26">
         <v>150</v>
       </c>
-      <c r="B154" s="27" t="s">
-        <v>18</v>
+      <c r="B154" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="C154" s="27" t="s">
-        <v>548</v>
+        <v>443</v>
       </c>
       <c r="D154" s="27">
-        <v>45952</v>
+        <v>45594</v>
       </c>
       <c r="E154" s="27" t="s">
         <v>206</v>
       </c>
-      <c r="F154" s="26" t="s">
-[...6 lines deleted...]
-        <v>542</v>
+      <c r="F154" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G154" s="26" t="s">
+        <v>565</v>
+      </c>
+      <c r="H154" s="28" t="s">
+        <v>444</v>
       </c>
       <c r="I154" s="26" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>446</v>
+      </c>
+      <c r="J154" s="27" t="s">
+        <v>110</v>
       </c>
       <c r="K154" s="27" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="L154" s="27" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" s="35" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A155" s="26">
         <v>151</v>
       </c>
       <c r="B155" s="26" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C155" s="27" t="s">
-        <v>316</v>
+        <v>560</v>
       </c>
       <c r="D155" s="27">
-        <v>45406</v>
+        <v>45986</v>
       </c>
       <c r="E155" s="27" t="s">
         <v>206</v>
       </c>
       <c r="F155" s="27" t="s">
-        <v>318</v>
+        <v>46</v>
       </c>
       <c r="G155" s="26" t="s">
-        <v>82</v>
+        <v>533</v>
       </c>
       <c r="H155" s="28" t="s">
-        <v>323</v>
+        <v>561</v>
       </c>
       <c r="I155" s="26" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>564</v>
+      </c>
+      <c r="J155" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="K155" s="27" t="s">
+        <v>562</v>
       </c>
       <c r="L155" s="27" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" ht="123.75" x14ac:dyDescent="0.2">
       <c r="A156" s="26">
         <v>152</v>
       </c>
-      <c r="B156" s="26" t="s">
+      <c r="B156" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C156" s="27" t="s">
+        <v>420</v>
+      </c>
+      <c r="D156" s="27">
+        <v>45482</v>
+      </c>
+      <c r="E156" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F156" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G156" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="H156" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="I156" s="26" t="s">
+        <v>421</v>
+      </c>
+      <c r="J156" s="26" t="s">
+        <v>422</v>
+      </c>
+      <c r="K156" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="L156" s="27" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" s="35" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A157" s="26">
+        <v>153</v>
+      </c>
+      <c r="B157" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157" s="27" t="s">
+        <v>488</v>
+      </c>
+      <c r="D157" s="27">
+        <v>45677</v>
+      </c>
+      <c r="E157" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F157" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G157" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="H157" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="I157" s="26" t="s">
+        <v>489</v>
+      </c>
+      <c r="J157" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="K157" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="L157" s="27" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" s="35" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="26">
+        <v>154</v>
+      </c>
+      <c r="B158" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" s="27" t="s">
+        <v>540</v>
+      </c>
+      <c r="D158" s="27">
+        <v>45951</v>
+      </c>
+      <c r="E158" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F158" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G158" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="H158" s="26" t="s">
+        <v>541</v>
+      </c>
+      <c r="I158" s="26" t="s">
+        <v>542</v>
+      </c>
+      <c r="J158" s="26" t="s">
+        <v>553</v>
+      </c>
+      <c r="K158" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="L158" s="27" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A159" s="26">
+        <v>155</v>
+      </c>
+      <c r="B159" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C159" s="27" t="s">
+        <v>543</v>
+      </c>
+      <c r="D159" s="27">
+        <v>45952</v>
+      </c>
+      <c r="E159" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F159" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G159" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="H159" s="26" t="s">
+        <v>544</v>
+      </c>
+      <c r="I159" s="26" t="s">
+        <v>545</v>
+      </c>
+      <c r="J159" s="26" t="s">
+        <v>546</v>
+      </c>
+      <c r="K159" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="L159" s="27" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" s="35" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A160" s="26">
+        <v>156</v>
+      </c>
+      <c r="B160" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" s="27" t="s">
+        <v>547</v>
+      </c>
+      <c r="D160" s="27">
+        <v>45952</v>
+      </c>
+      <c r="E160" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F160" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G160" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="H160" s="26" t="s">
+        <v>541</v>
+      </c>
+      <c r="I160" s="26" t="s">
+        <v>548</v>
+      </c>
+      <c r="J160" s="26" t="s">
+        <v>549</v>
+      </c>
+      <c r="K160" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="L160" s="27" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A161" s="26">
+        <v>157</v>
+      </c>
+      <c r="B161" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="C156" s="27" t="s">
+      <c r="C161" s="27" t="s">
+        <v>315</v>
+      </c>
+      <c r="D161" s="27">
+        <v>45406</v>
+      </c>
+      <c r="E161" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F161" s="27" t="s">
         <v>317</v>
       </c>
-      <c r="D156" s="27">
+      <c r="G161" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="H161" s="28" t="s">
+        <v>322</v>
+      </c>
+      <c r="I161" s="26" t="s">
+        <v>319</v>
+      </c>
+      <c r="J161" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="K161" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="L161" s="27" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A162" s="26">
+        <v>158</v>
+      </c>
+      <c r="B162" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C162" s="27" t="s">
+        <v>316</v>
+      </c>
+      <c r="D162" s="27">
         <v>45406</v>
       </c>
-      <c r="E156" s="27" t="s">
-[...2 lines deleted...]
-      <c r="F156" s="27" t="s">
+      <c r="E162" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="F162" s="27" t="s">
+        <v>317</v>
+      </c>
+      <c r="G162" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="H162" s="28" t="s">
+        <v>321</v>
+      </c>
+      <c r="I162" s="26" t="s">
+        <v>320</v>
+      </c>
+      <c r="J162" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="K162" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="L162" s="27" t="s">
         <v>318</v>
-      </c>
-[...16 lines deleted...]
-        <v>319</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0" sort="0" autoFilter="0"/>
   <phoneticPr fontId="5" type="noConversion"/>
   <dataValidations xWindow="211" yWindow="947" count="2">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" errorTitle="Urząd Skarbowy" error="Proszę wybrać pozycję z listy rozwijanej." promptTitle="Urząd Skarbowy" prompt="Proszę wybrać US z listy rozwijanej." sqref="B116:B155 B5:B85" xr:uid="{873C4B0D-0D3A-4751-8416-8980B3825469}">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" errorTitle="Urząd Skarbowy" error="Proszę wybrać pozycję z listy rozwijanej." promptTitle="Urząd Skarbowy" prompt="Proszę wybrać US z listy rozwijanej." sqref="B122:B161 B5:B90" xr:uid="{873C4B0D-0D3A-4751-8416-8980B3825469}">
       <formula1>US</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" errorTitle="Urząd Skarbowy" error="Proszę wybrać pozycję z listy rozwijanej." promptTitle="Urząd Skarbowy" prompt="Proszę wybrać US z listy rozwijanej." sqref="B122 B86:B115" xr:uid="{194B67CA-8E1F-410D-AEBD-EC943EDB9042}">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" errorTitle="Urząd Skarbowy" error="Proszę wybrać pozycję z listy rozwijanej." promptTitle="Urząd Skarbowy" prompt="Proszę wybrać US z listy rozwijanej." sqref="B128 B91:B121" xr:uid="{194B67CA-8E1F-410D-AEBD-EC943EDB9042}">
       <formula1>US</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F72EF1CB-12A9-46D0-83C8-ADC1820808D8}">
   <dimension ref="B1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B57" sqref="B57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="50.28515625" customWidth="1"/>
   </cols>
   <sheetData>