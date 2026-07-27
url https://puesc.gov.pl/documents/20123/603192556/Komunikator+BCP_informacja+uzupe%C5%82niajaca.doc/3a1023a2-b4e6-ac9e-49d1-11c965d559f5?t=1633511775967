--- v0 (2025-10-06)
+++ v1 (2026-07-27)
@@ -60,140 +60,127 @@
         <w:t>Z dniem 21 sierpnia 2017 r. udostępniony zostanie dla Podmiotów do przeprowadzenia działań testowych Komunikator BCP - komponent komunikacyjny, zbudowany w oparciu o rozwiązanie informatyczne dotychczas stosowane w systemie ECS2/ICS, dedykowany do komunikacji podmiotów z systemami operacyjnymi SISC, co do zasady jako alternatywa względem PUESC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442F8EFD" w14:textId="77777777" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Testy Komunikatora BCP będzie można prowadzić dla komunikatów dedykowanych dla Systemów AES i AIS/ICS. Usługi Komunikatora BCP są dostępne pod następującymi adresami:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8D6B5B" w14:textId="64C7A5F4" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>WebService</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(SOAP):</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://testbcp.mf.gov.pl/bcpWS/BcpService</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5C6E08" w14:textId="77777777" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
+    <w:p w14:paraId="1F5C6E08" w14:textId="30142A11" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00481397" w:rsidRPr="009A7929">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="mailto:bcp@testbcp.mf.gov.pl" w:history="1">
+        <w:r w:rsidR="007F64C6" w:rsidRPr="007F64C6">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:cs="Arial"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>test.inbox@bcp.mf.gov.pl</w:t>
+          <w:t>bcp@testbcp.mf.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37F5F901" w14:textId="77777777" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Interfejs</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> www:</w:t>
+        <w:t>Interfejs www:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="009A7929">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://testbcp.mf.gov.pl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="725E7BDE" w14:textId="77777777" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -1670,98 +1657,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>„Dokument został przyjęty do obsługi w systemie docelowym … – oznacza iż System docelowy (np. AES) potwierdził przyjęcie komunikatem UPO (które można pobrać bezpośrednio z poziomu listy),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EC152E" w14:textId="264AB568" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument został odrzucony przez system docelowy … – oznacza iż System docelowy (np. AES) potwierdził odrzucenie komunikatem </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (które można pobrać bezpośrednio z poziomu listy),</w:t>
+        <w:t>Dokument został odrzucony przez system docelowy … – oznacza iż System docelowy (np. AES) potwierdził odrzucenie komunikatem nieUPO (które można pobrać bezpośrednio z poziomu listy),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F556F0" w14:textId="1B1E13C7" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument został przekazany. Brak odpowiedzi z systemu docelowego … – oznacza iż  komponent komunikacyjny przesłał komunikat do Systemu docelowego (np. AES) ale brak jest informacji zwrotnych na temat przetwarzania (w postaci UPO bądź </w:t>
-[...13 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>Dokument został przekazany. Brak odpowiedzi z systemu docelowego … – oznacza iż  komponent komunikacyjny przesłał komunikat do Systemu docelowego (np. AES) ale brak jest informacji zwrotnych na temat przetwarzania (w postaci UPO bądź nieUPO),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F14E4C4" w14:textId="6BE96739" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Dokument oczekuje na przekazanie do systemu docelowego … – oznacza iż komponent komunikacyjny odebrał komunikat ale jeszcze nie przekazał go do Systemu docelowego (np. AES),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F991A28" w14:textId="7429DCCE" w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidRDefault="00F17B73" w:rsidP="002B47FB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -2114,65 +2073,51 @@
             <w:r w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Identyfikator Podmiotu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74150ABE" w14:textId="77777777" w:rsidR="000D0268" w:rsidRPr="009A7929" w:rsidRDefault="000D0268" w:rsidP="002B47FB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Pole wymagane, umożliwia wyszukanie komunikatów po Identyfikatorze Podmiotu (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Pole wymagane, umożliwia wyszukanie komunikatów po Identyfikatorze Podmiotu (idSISC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D0268" w:rsidRPr="009A7929" w14:paraId="720F0BE1" w14:textId="77777777" w:rsidTr="002B47FB">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FD32222" w14:textId="77777777" w:rsidR="000D0268" w:rsidRPr="009A7929" w:rsidRDefault="000D0268" w:rsidP="002B47FB">
             <w:pPr>
               <w:pStyle w:val="TekstOpisu"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A7929">
               <w:rPr>
@@ -2203,54 +2148,54 @@
             </w:r>
             <w:r w:rsidR="00B211D1" w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:object w:dxaOrig="270" w:dyaOrig="255" w14:anchorId="328F9FE9">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="ikonka kalendarza" style="width:14.25pt;height:12pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="ikonka kalendarza" style="width:14.2pt;height:12pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1804600033" r:id="rId26"/>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841917537" r:id="rId26"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>) .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D0268" w:rsidRPr="009A7929" w14:paraId="77E15D1B" w14:textId="77777777" w:rsidTr="002B47FB">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4647B2D2" w14:textId="77777777" w:rsidR="000D0268" w:rsidRPr="009A7929" w:rsidRDefault="000D0268" w:rsidP="002B47FB">
             <w:pPr>
               <w:pStyle w:val="TekstOpisu"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
@@ -2269,54 +2214,54 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47A3F456" w14:textId="53147013" w:rsidR="000D0268" w:rsidRPr="009A7929" w:rsidRDefault="000D0268" w:rsidP="002B47FB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Pole umożliwia zawężenie ram czasowych wyszukiwania komunikatów.  Użytkownik wskazuje do jakiej daty system ma wyszukać komunikaty. Datę można wprowadzić ręcznie lub wskazać za pomocą kalendarza (kalendarz wyświetli się po wybraniu ikonki </w:t>
             </w:r>
             <w:r w:rsidR="00B211D1" w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:object w:dxaOrig="270" w:dyaOrig="255" w14:anchorId="4AF68430">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="ikonka kalendarza" style="width:14.25pt;height:12pt" o:ole="">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="ikonka kalendarza" style="width:14.2pt;height:12pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1804600034" r:id="rId27"/>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1841917538" r:id="rId27"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="009A7929">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>) .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D0268" w:rsidRPr="009A7929" w14:paraId="12F1CE23" w14:textId="77777777" w:rsidTr="002B47FB">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BBDDB28" w14:textId="77777777" w:rsidR="000D0268" w:rsidRPr="009A7929" w:rsidRDefault="000D0268" w:rsidP="002B47FB">
             <w:pPr>
               <w:pStyle w:val="TekstOpisu"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
@@ -2562,84 +2507,84 @@
       </w:pPr>
       <w:r w:rsidRPr="009A7929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tabela 1 Kryteria wyszukiwania</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F17B73" w:rsidRPr="009A7929" w:rsidSect="00D844E7">
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1417" w:bottom="1417" w:left="1417" w:header="714" w:footer="571" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="529A5120" w14:textId="77777777" w:rsidR="009E21ED" w:rsidRDefault="009E21ED" w:rsidP="00D92C74">
+    <w:p w14:paraId="4BFD20AC" w14:textId="77777777" w:rsidR="000F0720" w:rsidRDefault="000F0720" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="460ABBC4" w14:textId="77777777" w:rsidR="009E21ED" w:rsidRDefault="009E21ED" w:rsidP="00D92C74">
+    <w:p w14:paraId="20E8C32D" w14:textId="77777777" w:rsidR="000F0720" w:rsidRDefault="000F0720" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2662,50 +2607,51 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1201285513"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="471ED8A9" w14:textId="63983F89" w:rsidR="00BA04D7" w:rsidRDefault="00BA04D7" w:rsidP="00BA04D7">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
@@ -2753,61 +2699,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5401310" cy="518160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30241810" w14:textId="77777777" w:rsidR="009E21ED" w:rsidRDefault="009E21ED" w:rsidP="00D92C74">
+    <w:p w14:paraId="1080B595" w14:textId="77777777" w:rsidR="000F0720" w:rsidRDefault="000F0720" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BB9E31F" w14:textId="77777777" w:rsidR="009E21ED" w:rsidRDefault="009E21ED" w:rsidP="00D92C74">
+    <w:p w14:paraId="30968879" w14:textId="77777777" w:rsidR="000F0720" w:rsidRDefault="000F0720" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0591B777" w14:textId="77777777" w:rsidR="002F1D8E" w:rsidRDefault="008C4718" w:rsidP="00BD6C7B">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Toc46926486"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk54348084"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk54348085"/>
@@ -5679,93 +5625,93 @@
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E53DF"/>
     <w:rsid w:val="00042B72"/>
     <w:rsid w:val="00044E33"/>
     <w:rsid w:val="00050A7E"/>
     <w:rsid w:val="000612BA"/>
     <w:rsid w:val="0007011B"/>
     <w:rsid w:val="00070220"/>
     <w:rsid w:val="00073E0A"/>
     <w:rsid w:val="00082064"/>
     <w:rsid w:val="000876AE"/>
     <w:rsid w:val="00093E71"/>
     <w:rsid w:val="000B56B3"/>
     <w:rsid w:val="000B76BD"/>
     <w:rsid w:val="000D0268"/>
     <w:rsid w:val="000D26CE"/>
     <w:rsid w:val="000E54AD"/>
     <w:rsid w:val="000E5F59"/>
+    <w:rsid w:val="000F0720"/>
     <w:rsid w:val="00116744"/>
     <w:rsid w:val="00120AAB"/>
     <w:rsid w:val="0013276B"/>
     <w:rsid w:val="00150AA3"/>
     <w:rsid w:val="00155D4C"/>
     <w:rsid w:val="001735FF"/>
     <w:rsid w:val="00196CA1"/>
     <w:rsid w:val="001A3342"/>
     <w:rsid w:val="001B12C5"/>
     <w:rsid w:val="001B7AF0"/>
     <w:rsid w:val="001C0E6F"/>
     <w:rsid w:val="001E112F"/>
     <w:rsid w:val="00232FC3"/>
     <w:rsid w:val="0025146C"/>
     <w:rsid w:val="00284570"/>
     <w:rsid w:val="00292245"/>
     <w:rsid w:val="00293498"/>
     <w:rsid w:val="002B47FB"/>
     <w:rsid w:val="002B48B5"/>
     <w:rsid w:val="002C0E2E"/>
     <w:rsid w:val="002C69F3"/>
     <w:rsid w:val="002F1D8E"/>
     <w:rsid w:val="002F3D33"/>
     <w:rsid w:val="002F4632"/>
     <w:rsid w:val="002F5A3F"/>
@@ -5809,50 +5755,51 @@
     <w:rsid w:val="00603C0B"/>
     <w:rsid w:val="0061624A"/>
     <w:rsid w:val="006332C6"/>
     <w:rsid w:val="00643A03"/>
     <w:rsid w:val="00651021"/>
     <w:rsid w:val="00685979"/>
     <w:rsid w:val="00690827"/>
     <w:rsid w:val="006B0BB2"/>
     <w:rsid w:val="006C65FA"/>
     <w:rsid w:val="006E5673"/>
     <w:rsid w:val="006F7FB6"/>
     <w:rsid w:val="00700A66"/>
     <w:rsid w:val="00702C93"/>
     <w:rsid w:val="007216BA"/>
     <w:rsid w:val="0073798B"/>
     <w:rsid w:val="00771502"/>
     <w:rsid w:val="0077314E"/>
     <w:rsid w:val="00793D9F"/>
     <w:rsid w:val="00797B7B"/>
     <w:rsid w:val="007B49F9"/>
     <w:rsid w:val="007D1742"/>
     <w:rsid w:val="007E169F"/>
     <w:rsid w:val="007E4E3C"/>
     <w:rsid w:val="007F06F1"/>
     <w:rsid w:val="007F29E4"/>
+    <w:rsid w:val="007F64C6"/>
     <w:rsid w:val="0080601D"/>
     <w:rsid w:val="0083383F"/>
     <w:rsid w:val="00840D6F"/>
     <w:rsid w:val="00884555"/>
     <w:rsid w:val="008A1C94"/>
     <w:rsid w:val="008C2126"/>
     <w:rsid w:val="008C4718"/>
     <w:rsid w:val="008D621F"/>
     <w:rsid w:val="008D6F89"/>
     <w:rsid w:val="008E7705"/>
     <w:rsid w:val="00906194"/>
     <w:rsid w:val="00913CE0"/>
     <w:rsid w:val="00937D8D"/>
     <w:rsid w:val="009422A2"/>
     <w:rsid w:val="009544A2"/>
     <w:rsid w:val="00964CB3"/>
     <w:rsid w:val="009836B9"/>
     <w:rsid w:val="00983D7A"/>
     <w:rsid w:val="00990259"/>
     <w:rsid w:val="009A0C33"/>
     <w:rsid w:val="009A4062"/>
     <w:rsid w:val="009A7929"/>
     <w:rsid w:val="009B0F97"/>
     <w:rsid w:val="009E21ED"/>
     <w:rsid w:val="009E3EDC"/>
@@ -6931,51 +6878,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1427308731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test.inbox@bcp.mf.gov.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aes.ais.projekt@mf.gov.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testbcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcp@testbcp.mf.gov.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aes.ais.projekt@mf.gov.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testbcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///d:\BSZJ\Documents\1_OPISY%20US&#321;UG%20PUBLICZNYCH\2020%2007%2020%20OPISY%20US&#321;UG%20do%20uzgodnie&#324;\2020%2008\ZALECENIA%20DO%20OPISU%20US&#321;UG\zal.1%20do%20zalece&#324;%20Szablon%20opisu%20grupy%20us&#322;ug.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7228,75 +7175,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C5C2E3-1764-48B9-A2C8-9037D5A502F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>zal.1 do zaleceń Szablon opisu grupy usług.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1137</Words>
-  <Characters>6823</Characters>
+  <Words>1142</Words>
+  <Characters>6858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
+  <Lines>57</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Komunikator BCP - informacja uzupełniająca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Izba Administracji Skarbowej</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7945</CharactersWithSpaces>
+  <CharactersWithSpaces>7985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Komunikator BCP - informacja uzupełniająca</dc:title>
   <dc:creator>Ryfa Remigiusz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MFCATEGORY">
     <vt:lpwstr>InformacjePubliczneInformacjeSektoraPublicznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvnKRcox2HptfaTcRUbxH4dZnzzthsXuTiBeD/k6mDge7A==</vt:lpwstr>
   </property>