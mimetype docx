--- v0 (2025-10-06)
+++ v1 (2026-07-27)
@@ -1469,146 +1469,148 @@
     </w:p>
     <w:p w14:paraId="7FD2A002" w14:textId="5FCBFA1C" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:t>Środowisko produkcyjne-</w:t>
       </w:r>
       <w:r w:rsidR="00A104D8" w:rsidRPr="00140ED2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00156802" w:rsidRPr="00140ED2">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>inbox@bcp.mf.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E5166EF" w14:textId="529BF4FD" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
+    <w:p w14:paraId="4E5166EF" w14:textId="5A675A0D" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:t>Środowisko testowe-</w:t>
       </w:r>
       <w:r w:rsidR="00A104D8" w:rsidRPr="00140ED2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00156802" w:rsidRPr="00140ED2">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00156802" w:rsidRPr="00140ED2">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "mailto:test.inbox@bcp.mf.gov.pl" </w:instrText>
       </w:r>
       <w:r w:rsidR="00156802" w:rsidRPr="00140ED2">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00140ED2">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="mailto:bcp@testbcp.mf.gov.pl" w:history="1">
+        <w:r w:rsidR="00810543">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>bcp@testbcp.mf.gov.pl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="296B01B0" w14:textId="0B9BCCDA" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="00156802" w:rsidP="00126BD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001663D7" w:rsidRPr="00140ED2">
         <w:t>Interfejs www</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026A453D" w14:textId="1FD47819" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:t xml:space="preserve">Środowisko produkcyjne - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00140ED2">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://bcp.mf.gov.pl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41EEF333" w14:textId="0169968D" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:t xml:space="preserve">Środowisko testowe - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00140ED2">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://testbcp.mf.gov.pl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26E16C3C" w14:textId="02BF2FF0" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00067133">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00140ED2">
         <w:tab/>
         <w:t>Przesłanie komunikatu od podmiotu do systemu operacyjnego SISC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372E2C18" w14:textId="77777777" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2490,120 +2492,120 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Uwaga!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E6CF5B" w14:textId="4CEFB289" w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidRDefault="001663D7" w:rsidP="00126BD4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00140ED2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dodatkowe informacje można uzyskać przesyłając wiadomość e-mail z kwestiami do wyjaśnienia na adres:</w:t>
       </w:r>
       <w:r w:rsidRPr="00140ED2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0041586C" w:rsidRPr="00140ED2">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>aes.ais.projekt@mf.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="001663D7" w:rsidRPr="00140ED2" w:rsidSect="00D844E7">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1417" w:bottom="1417" w:left="1417" w:header="714" w:footer="571" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="460F5F56" w14:textId="77777777" w:rsidR="00766ABB" w:rsidRDefault="00766ABB" w:rsidP="00D92C74">
+    <w:p w14:paraId="7B18570E" w14:textId="77777777" w:rsidR="001C65B4" w:rsidRDefault="001C65B4" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="033045D9" w14:textId="77777777" w:rsidR="00766ABB" w:rsidRDefault="00766ABB" w:rsidP="00D92C74">
+    <w:p w14:paraId="324E4754" w14:textId="77777777" w:rsidR="001C65B4" w:rsidRDefault="001C65B4" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -2622,50 +2624,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3EA165DE" w14:textId="77777777" w:rsidR="00906CF0" w:rsidRDefault="00906CF0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="735508344"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7F310786" w14:textId="0C8F02D4" w:rsidR="00906CF0" w:rsidRDefault="00906CF0" w:rsidP="00906CF0">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
@@ -2713,61 +2716,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5401310" cy="518160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A0B6570" w14:textId="77777777" w:rsidR="00766ABB" w:rsidRDefault="00766ABB" w:rsidP="00D92C74">
+    <w:p w14:paraId="08339120" w14:textId="77777777" w:rsidR="001C65B4" w:rsidRDefault="001C65B4" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55489320" w14:textId="77777777" w:rsidR="00766ABB" w:rsidRDefault="00766ABB" w:rsidP="00D92C74">
+    <w:p w14:paraId="38FB2833" w14:textId="77777777" w:rsidR="001C65B4" w:rsidRDefault="001C65B4" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="435B237D" w14:textId="77777777" w:rsidR="00906CF0" w:rsidRDefault="00906CF0">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6F29E3D7" w14:textId="77777777" w:rsidR="00906CF0" w:rsidRDefault="00906CF0">
     <w:pPr>
@@ -7254,101 +7257,103 @@
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E53DF"/>
     <w:rsid w:val="00044E33"/>
     <w:rsid w:val="00050A7E"/>
     <w:rsid w:val="000612BA"/>
     <w:rsid w:val="00067133"/>
     <w:rsid w:val="0007011B"/>
     <w:rsid w:val="00070220"/>
     <w:rsid w:val="00082064"/>
     <w:rsid w:val="000876AE"/>
     <w:rsid w:val="0009500C"/>
     <w:rsid w:val="000B56B3"/>
     <w:rsid w:val="000C3DD8"/>
     <w:rsid w:val="000D26CE"/>
     <w:rsid w:val="000E54AD"/>
     <w:rsid w:val="00126BD4"/>
     <w:rsid w:val="00140ED2"/>
     <w:rsid w:val="00150AA3"/>
     <w:rsid w:val="00156802"/>
     <w:rsid w:val="001663D7"/>
     <w:rsid w:val="001735FF"/>
     <w:rsid w:val="00196CA1"/>
     <w:rsid w:val="001A3342"/>
     <w:rsid w:val="001B12C5"/>
     <w:rsid w:val="001C0E6F"/>
+    <w:rsid w:val="001C65B4"/>
     <w:rsid w:val="001E112F"/>
+    <w:rsid w:val="002032E5"/>
     <w:rsid w:val="00232FC3"/>
     <w:rsid w:val="00242AD2"/>
     <w:rsid w:val="0025146C"/>
     <w:rsid w:val="002552F4"/>
     <w:rsid w:val="00284570"/>
     <w:rsid w:val="00292245"/>
     <w:rsid w:val="00293498"/>
     <w:rsid w:val="002B25EA"/>
     <w:rsid w:val="002B48B5"/>
     <w:rsid w:val="002C69F3"/>
     <w:rsid w:val="002F1D8E"/>
     <w:rsid w:val="002F4632"/>
     <w:rsid w:val="002F5A3F"/>
     <w:rsid w:val="00304EE1"/>
     <w:rsid w:val="00320A03"/>
     <w:rsid w:val="003533EB"/>
     <w:rsid w:val="00367266"/>
     <w:rsid w:val="003714DC"/>
     <w:rsid w:val="0037465C"/>
     <w:rsid w:val="003747E2"/>
     <w:rsid w:val="00375BF6"/>
     <w:rsid w:val="003C1BCF"/>
     <w:rsid w:val="003C244F"/>
     <w:rsid w:val="003E58C0"/>
     <w:rsid w:val="003F15A8"/>
@@ -7391,113 +7396,116 @@
     <w:rsid w:val="006C65FA"/>
     <w:rsid w:val="006E4097"/>
     <w:rsid w:val="006E5673"/>
     <w:rsid w:val="006F469B"/>
     <w:rsid w:val="006F7FB6"/>
     <w:rsid w:val="00700A66"/>
     <w:rsid w:val="00702C93"/>
     <w:rsid w:val="007069D3"/>
     <w:rsid w:val="007216BA"/>
     <w:rsid w:val="0073798B"/>
     <w:rsid w:val="00766ABB"/>
     <w:rsid w:val="0077314E"/>
     <w:rsid w:val="007911BF"/>
     <w:rsid w:val="00792F3F"/>
     <w:rsid w:val="00793D9F"/>
     <w:rsid w:val="00797B7B"/>
     <w:rsid w:val="007A1304"/>
     <w:rsid w:val="007B49F9"/>
     <w:rsid w:val="007D1742"/>
     <w:rsid w:val="007E027F"/>
     <w:rsid w:val="007E169F"/>
     <w:rsid w:val="007E4E3C"/>
     <w:rsid w:val="007F06F1"/>
     <w:rsid w:val="007F29E4"/>
     <w:rsid w:val="0080601D"/>
+    <w:rsid w:val="00810543"/>
     <w:rsid w:val="00840D6F"/>
     <w:rsid w:val="008A03AE"/>
     <w:rsid w:val="008A1C94"/>
     <w:rsid w:val="008C2126"/>
     <w:rsid w:val="008C4718"/>
     <w:rsid w:val="008D621F"/>
     <w:rsid w:val="008D6F89"/>
     <w:rsid w:val="00906194"/>
     <w:rsid w:val="00906CF0"/>
     <w:rsid w:val="009134E1"/>
     <w:rsid w:val="00913CE0"/>
     <w:rsid w:val="00937D8D"/>
     <w:rsid w:val="009422A2"/>
     <w:rsid w:val="009544A2"/>
     <w:rsid w:val="00961F6D"/>
     <w:rsid w:val="00964201"/>
     <w:rsid w:val="00964CB3"/>
     <w:rsid w:val="00974F85"/>
     <w:rsid w:val="00983D7A"/>
     <w:rsid w:val="009A0C33"/>
     <w:rsid w:val="009A4062"/>
     <w:rsid w:val="009B0F97"/>
     <w:rsid w:val="009F5F67"/>
     <w:rsid w:val="00A00454"/>
     <w:rsid w:val="00A104D8"/>
     <w:rsid w:val="00A15468"/>
     <w:rsid w:val="00A204A3"/>
     <w:rsid w:val="00A62217"/>
     <w:rsid w:val="00A62B42"/>
     <w:rsid w:val="00A72529"/>
     <w:rsid w:val="00A82593"/>
     <w:rsid w:val="00A8777D"/>
     <w:rsid w:val="00AA0F04"/>
     <w:rsid w:val="00AB08EA"/>
     <w:rsid w:val="00AB366D"/>
     <w:rsid w:val="00AC2D16"/>
     <w:rsid w:val="00AF71EC"/>
     <w:rsid w:val="00AF7CC6"/>
     <w:rsid w:val="00B0268B"/>
     <w:rsid w:val="00B24C9F"/>
     <w:rsid w:val="00B252C8"/>
+    <w:rsid w:val="00B63E0A"/>
     <w:rsid w:val="00B756FE"/>
     <w:rsid w:val="00B82A5B"/>
     <w:rsid w:val="00BA725A"/>
     <w:rsid w:val="00BA7884"/>
     <w:rsid w:val="00BB4875"/>
     <w:rsid w:val="00BB6BF5"/>
     <w:rsid w:val="00BC7A7D"/>
     <w:rsid w:val="00C169D5"/>
     <w:rsid w:val="00C21B40"/>
     <w:rsid w:val="00C37535"/>
     <w:rsid w:val="00C93F86"/>
     <w:rsid w:val="00C96953"/>
     <w:rsid w:val="00CA0685"/>
     <w:rsid w:val="00CA078F"/>
     <w:rsid w:val="00CC4751"/>
     <w:rsid w:val="00D032F8"/>
     <w:rsid w:val="00D10CFA"/>
     <w:rsid w:val="00D2098D"/>
     <w:rsid w:val="00D226F8"/>
     <w:rsid w:val="00D27D44"/>
     <w:rsid w:val="00D47789"/>
     <w:rsid w:val="00D57938"/>
+    <w:rsid w:val="00D6783C"/>
     <w:rsid w:val="00D7758E"/>
     <w:rsid w:val="00D844E7"/>
     <w:rsid w:val="00D90836"/>
     <w:rsid w:val="00D92C74"/>
     <w:rsid w:val="00DB6FD3"/>
     <w:rsid w:val="00DC4FF5"/>
     <w:rsid w:val="00DD005B"/>
     <w:rsid w:val="00DD3C30"/>
     <w:rsid w:val="00DD5A94"/>
     <w:rsid w:val="00DF5518"/>
     <w:rsid w:val="00DF7260"/>
     <w:rsid w:val="00E03C8B"/>
     <w:rsid w:val="00E25EDB"/>
     <w:rsid w:val="00E67EB3"/>
     <w:rsid w:val="00E76C33"/>
     <w:rsid w:val="00E90D42"/>
     <w:rsid w:val="00E9693B"/>
     <w:rsid w:val="00EA0758"/>
     <w:rsid w:val="00EB3A19"/>
     <w:rsid w:val="00EC787B"/>
     <w:rsid w:val="00ED01B9"/>
     <w:rsid w:val="00ED17BE"/>
     <w:rsid w:val="00ED42C7"/>
     <w:rsid w:val="00EF1025"/>
     <w:rsid w:val="00F04191"/>
@@ -8453,51 +8461,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1427308731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test.puesc.gov.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testbcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inbox@bcp.mf.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puesc.gov.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aes.ais.projekt@mf.gov.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test.puesc.gov.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcp@testbcp.mf.gov.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inbox@bcp.mf.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aes.ais.projekt@mf.gov.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puesc.gov.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testbcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///d:\BSZJ\Documents\1_OPISY%20US&#321;UG%20PUBLICZNYCH\2020%2007%2020%20OPISY%20US&#321;UG%20do%20uzgodnie&#324;\2020%2008\ZALECENIA%20DO%20OPISU%20US&#321;UG\zal.1%20do%20zalece&#324;%20Szablon%20opisu%20grupy%20us&#322;ug.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8750,75 +8758,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F014009-91A0-443E-8094-9413488B1947}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>zal.1 do zaleceń Szablon opisu grupy usług.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2102</Words>
-  <Characters>12613</Characters>
+  <Words>2114</Words>
+  <Characters>12689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Komponent komunikacyjny BCP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Izba Administracji Skarbowej</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14686</CharactersWithSpaces>
+  <CharactersWithSpaces>14774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Komunikator BCP</dc:title>
   <dc:creator>Ryfa Remigiusz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MFCATEGORY">
     <vt:lpwstr>InformacjePubliczneInformacjeSektoraPublicznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvnKRcox2HptfaTcRUbxH4dZnzzthsXuTiBeD/k6mDge7A==</vt:lpwstr>