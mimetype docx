--- v0 (2025-10-06)
+++ v1 (2026-07-27)
@@ -118,51 +118,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FD3400" w14:textId="53B3DAD1" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="26AE8A39" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="26AE8A39" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F61BD7" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="005C1F2B" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C1F2B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -228,51 +228,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DFF2DCD" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Automated Import System component</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="2ECF638E" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="2ECF638E" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26238E20" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -285,51 +285,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D102104" w14:textId="51CF1834" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Abbreviation established on the basis of the European Commission arrangements ( ”Business Continuity Plan”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="3118C299" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="3118C299" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652B14E7" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -342,51 +342,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40CDC559" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Gateway Business to Administration – communication component dedicated to entities to communicate with SISC operating systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="28815550" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="28815550" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DEE2434" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -399,51 +399,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53EF9058" w14:textId="2A00A446" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Integrated Export and Import System</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="2297E87B" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="2297E87B" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B2B3A2" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -457,51 +457,51 @@
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56A211F6" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>An electronic mail service that allows you to send messages over the Internet using predefined network protocols.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="7D1AF431" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="7D1AF431" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38BE6F8E" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -510,51 +510,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CCA6F40" w14:textId="3E652E44" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Interface for automatic communication with the entities’ system by web service. The interface provides possibility of sending messages to the SISC operating systems, retrieving the result of the message sending, retrieving the list of documents, retrieving "the lost message package"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="178473FD" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="178473FD" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E16E514" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -567,51 +567,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F5EEBB0" w14:textId="4AACC7FF" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Can be used for electronic communication with SISC operating systems. Provides basic support for sending messages to the SISC operating systems, viewing messages, retrieving messages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="056F362D" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="056F362D" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F627B77" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -644,51 +644,51 @@
               <w:t>Company, customs agency (also organization, institution) that communicate electronically by exchanging messages with SISC operating systems.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AF007FD" w14:textId="259CF818" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The entity is not a direct actor here but acts through an established representative (natural person) using the entities’ system and / or www interface.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="12CEE86C" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="12CEE86C" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="167E17D8" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -762,51 +762,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Natural person (e.g. employee, customs agent) acting on behalf of an entity that exchanges messages with the SISC operating systems.</w:t>
             </w:r>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>A representative can act on behalf of many entities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="0740CD93" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="0740CD93" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D36DD7D" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -819,51 +819,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CDBCC7E" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Information System of Customs and Taxes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="7B591E7E" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="7B591E7E" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C1B4509" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -876,51 +876,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D3452CC" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>One of the SISC Systems (e.g. AES, AIS/ICS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="440EF1C0" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="440EF1C0" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F3C56E" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -933,51 +933,51 @@
           <w:tcPr>
             <w:tcW w:w="6705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36E9D7F7" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>IT system used by the representative for electronic communication with SISC operating systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04334" w14:paraId="68DFA3FF" w14:textId="77777777" w:rsidTr="00126A33">
+      <w:tr w:rsidR="00EF7915" w:rsidRPr="00E04E71" w14:paraId="68DFA3FF" w14:textId="77777777" w:rsidTr="00126A33">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C5D367C" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
             <w:pPr>
               <w:pStyle w:val="SimpleText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00136C63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
@@ -1187,133 +1187,91 @@
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Unregistered entity:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A8AECF" w14:textId="29D26A25" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You need to register using the forms available on PUESC (test environment: </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
-[...16 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00A8416D" w:rsidRPr="00136C63">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://test.puesc.gov.pl/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00A8416D" w:rsidRPr="00136C63">
         <w:rPr>
-          <w:rStyle w:val="Hipercze"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B3508E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">production environment: </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00136C63">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://puesc.gov.pl/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>). Select from the menu 'Forms’&gt;’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eForms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’&gt;’e-Customer’, select the form from the list and fill in the appropriate one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4071E016" w14:textId="00D725B2" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
@@ -1524,120 +1482,107 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B3731BE" wp14:editId="68B593E8">
             <wp:extent cx="5362575" cy="3629025"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="4" name="Obraz 4" descr="Screenshot communication channels section."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obraz 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5362575" cy="3629025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E74403" w14:textId="10001A01" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00361CFF" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Figure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F82CE1">
         <w:t>ommunication</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F82CE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F82CE1">
         <w:t>channels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F82CE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F82CE1">
         <w:t>section</w:t>
@@ -1761,127 +1706,91 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>https://bcp.mf.gov.pl/bcpWS/BcpService</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007832A4" w14:textId="54ADFA20" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00E97DC1" w:rsidRPr="00136C63">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>inbox@bcp.mf.gov.pl</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E3B7B52" w14:textId="36401895" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Interface www: </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00136C63">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://bcp.mf.gov.pl/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AF6C60A" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Test environment:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18185D64" w14:textId="18D9537D" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -1893,147 +1802,141 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>WebService</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SOAP): </w:t>
       </w:r>
       <w:r w:rsidRPr="00696A91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>https://testbcp.mf.gov.pl/bcpWS/BcpService</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C388D6" w14:textId="0FB168C6" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
+    <w:p w14:paraId="79C388D6" w14:textId="235BB2DC" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
+      <w:r w:rsidR="00E04E71" w:rsidRPr="00E04E71">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="007B2E45" w:rsidRPr="00E04334">
-[...5 lines deleted...]
-      <w:r w:rsidR="007B2E45">
+      <w:r w:rsidR="00E04E71" w:rsidRPr="00E04E71">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:bcp@testbcp.mf.gov.pl" \o "mailto:bcp@testbcp.mf.gov.pl" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E04E71" w:rsidRPr="00E04E71">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00136C63">
+      <w:r w:rsidR="00E04E71" w:rsidRPr="00E04E71">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>test.inbox@bcp.mf.gov.pl</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B2E45">
+        <w:t>bcp@testbcp.mf.gov.pl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04E71" w:rsidRPr="00E04E71">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D656CD5" w14:textId="5201DA63" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Interface www: </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E45">
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00136C63">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://testbcp.mf.gov.pl/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="170D0139" w14:textId="1ED84D28" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I Sending declarations from a trader to the SISC operating system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F49303" w14:textId="77777777" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -3426,184 +3329,185 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A304B73" w14:textId="52AD38F4" w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidRDefault="00EF7915" w:rsidP="00361CFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Should you need further information, please contact us @</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000929A3" w:rsidRPr="00136C63">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>aes.ais.projekt@mf.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00EF7915" w:rsidRPr="00136C63" w:rsidSect="00D844E7">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1417" w:bottom="1417" w:left="1417" w:header="714" w:footer="571" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37F27B63" w14:textId="77777777" w:rsidR="007B2E45" w:rsidRDefault="007B2E45" w:rsidP="00D92C74">
+    <w:p w14:paraId="37EEC8F9" w14:textId="77777777" w:rsidR="000B200B" w:rsidRDefault="000B200B" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4834CD32" w14:textId="77777777" w:rsidR="007B2E45" w:rsidRDefault="007B2E45" w:rsidP="00D92C74">
+    <w:p w14:paraId="59716DA3" w14:textId="77777777" w:rsidR="000B200B" w:rsidRDefault="000B200B" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="08E966C4" w14:textId="77777777" w:rsidR="00E04334" w:rsidRDefault="00E04334">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-123237778"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="22797B93" w14:textId="4434E4FE" w:rsidR="00E04334" w:rsidRDefault="00093066" w:rsidP="00093066">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
@@ -3651,61 +3555,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5401310" cy="518160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0DC566" w14:textId="77777777" w:rsidR="007B2E45" w:rsidRDefault="007B2E45" w:rsidP="00D92C74">
+    <w:p w14:paraId="77390821" w14:textId="77777777" w:rsidR="000B200B" w:rsidRDefault="000B200B" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0D715D" w14:textId="77777777" w:rsidR="007B2E45" w:rsidRDefault="007B2E45" w:rsidP="00D92C74">
+    <w:p w14:paraId="4873C423" w14:textId="77777777" w:rsidR="000B200B" w:rsidRDefault="000B200B" w:rsidP="00D92C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7A61669E" w14:textId="77777777" w:rsidR="00E04334" w:rsidRDefault="00E04334">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="008D2479" w14:textId="77777777" w:rsidR="00E04334" w:rsidRPr="00E04334" w:rsidRDefault="00E04334" w:rsidP="00E04334">
     <w:pPr>
@@ -4887,87 +4791,88 @@
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E53DF"/>
     <w:rsid w:val="00044E33"/>
     <w:rsid w:val="00050A7E"/>
     <w:rsid w:val="000612BA"/>
     <w:rsid w:val="0007011B"/>
     <w:rsid w:val="00070220"/>
     <w:rsid w:val="00082064"/>
     <w:rsid w:val="000876AE"/>
     <w:rsid w:val="000929A3"/>
     <w:rsid w:val="00093066"/>
     <w:rsid w:val="0009500C"/>
+    <w:rsid w:val="000B200B"/>
     <w:rsid w:val="000B56B3"/>
     <w:rsid w:val="000D26CE"/>
     <w:rsid w:val="000E54AD"/>
     <w:rsid w:val="00126A33"/>
     <w:rsid w:val="00136C63"/>
     <w:rsid w:val="00150AA3"/>
     <w:rsid w:val="00156802"/>
     <w:rsid w:val="001663D7"/>
     <w:rsid w:val="001735FF"/>
     <w:rsid w:val="00196CA1"/>
     <w:rsid w:val="001A12A1"/>
     <w:rsid w:val="001A3342"/>
     <w:rsid w:val="001B12C5"/>
     <w:rsid w:val="001C0E6F"/>
     <w:rsid w:val="001D15B4"/>
     <w:rsid w:val="001E112F"/>
     <w:rsid w:val="00232FC3"/>
     <w:rsid w:val="0023356C"/>
     <w:rsid w:val="00242AD2"/>
     <w:rsid w:val="0025146C"/>
     <w:rsid w:val="002552F4"/>
     <w:rsid w:val="0026017B"/>
     <w:rsid w:val="002735DD"/>
     <w:rsid w:val="00284570"/>
     <w:rsid w:val="00292245"/>
@@ -5113,50 +5018,51 @@
     <w:rsid w:val="00C37535"/>
     <w:rsid w:val="00C93F86"/>
     <w:rsid w:val="00C96953"/>
     <w:rsid w:val="00CA0685"/>
     <w:rsid w:val="00CA078F"/>
     <w:rsid w:val="00CC4751"/>
     <w:rsid w:val="00D032F8"/>
     <w:rsid w:val="00D10CFA"/>
     <w:rsid w:val="00D2098D"/>
     <w:rsid w:val="00D226F8"/>
     <w:rsid w:val="00D47789"/>
     <w:rsid w:val="00D57938"/>
     <w:rsid w:val="00D6094F"/>
     <w:rsid w:val="00D7758E"/>
     <w:rsid w:val="00D844E7"/>
     <w:rsid w:val="00D90836"/>
     <w:rsid w:val="00D92C74"/>
     <w:rsid w:val="00DB6FD3"/>
     <w:rsid w:val="00DC4FF5"/>
     <w:rsid w:val="00DD3C30"/>
     <w:rsid w:val="00DD5A94"/>
     <w:rsid w:val="00DF5518"/>
     <w:rsid w:val="00DF7260"/>
     <w:rsid w:val="00E03C8B"/>
     <w:rsid w:val="00E04334"/>
+    <w:rsid w:val="00E04E71"/>
     <w:rsid w:val="00E25EDB"/>
     <w:rsid w:val="00E67EB3"/>
     <w:rsid w:val="00E76C33"/>
     <w:rsid w:val="00E82DC3"/>
     <w:rsid w:val="00E90D42"/>
     <w:rsid w:val="00E9693B"/>
     <w:rsid w:val="00E97DC1"/>
     <w:rsid w:val="00EA0758"/>
     <w:rsid w:val="00EB3A19"/>
     <w:rsid w:val="00EC787B"/>
     <w:rsid w:val="00ED01B9"/>
     <w:rsid w:val="00ED17BE"/>
     <w:rsid w:val="00ED42C7"/>
     <w:rsid w:val="00EF1025"/>
     <w:rsid w:val="00EF7915"/>
     <w:rsid w:val="00F032DA"/>
     <w:rsid w:val="00F04191"/>
     <w:rsid w:val="00F15294"/>
     <w:rsid w:val="00F21D11"/>
     <w:rsid w:val="00F242CC"/>
     <w:rsid w:val="00F25C10"/>
     <w:rsid w:val="00F42B1B"/>
     <w:rsid w:val="00F45A11"/>
     <w:rsid w:val="00F80E13"/>
     <w:rsid w:val="00F96484"/>
@@ -6105,51 +6011,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1427308731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aes.ais.projekt@mf.gov.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test.puesc.gov.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://testbcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcp.mf.gov.pl/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inbox@bcp.mf.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puesc.gov.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aes.ais.projekt@mf.gov.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///d:\BSZJ\Documents\1_OPISY%20US&#321;UG%20PUBLICZNYCH\2020%2007%2020%20OPISY%20US&#321;UG%20do%20uzgodnie&#324;\2020%2008\ZALECENIA%20DO%20OPISU%20US&#321;UG\zal.1%20do%20zalece&#324;%20Szablon%20opisu%20grupy%20us&#322;ug.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6402,75 +6308,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F2A70B-44F4-4860-AF90-A6AED8EFD905}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>zal.1 do zaleceń Szablon opisu grupy usług.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1796</Words>
-  <Characters>10776</Characters>
+  <Words>1801</Words>
+  <Characters>10811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
+  <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Komponent komunikacyjny BCP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Izba Administracji Skarbowej</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12547</CharactersWithSpaces>
+  <CharactersWithSpaces>12587</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>BCP Communicator</dc:title>
   <dc:creator>Ryfa Remigiusz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MFCATEGORY">
     <vt:lpwstr>InformacjePubliczneInformacjeSektoraPublicznego</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MFClassifiedBy">
     <vt:lpwstr>UxC4dwLulzfINJ8nQH+xvX5LNGipWa4BRSZhPgxsCvnKRcox2HptfaTcRUbxH4dZnzzthsXuTiBeD/k6mDge7A==</vt:lpwstr>